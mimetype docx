--- v2 (2026-05-02)
+++ v3 (2026-11-03)
@@ -34,3455 +34,3684 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9779" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3936"/>
         <w:gridCol w:w="3252"/>
         <w:gridCol w:w="2163"/>
         <w:gridCol w:w="428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="51A74E04" w14:textId="77777777" w:rsidTr="00F943E4">
+      <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="51A74E04" w14:textId="77777777" w:rsidTr="006B500D">
         <w:trPr>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C325303" w14:textId="37B4F3A0" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
+          <w:p w14:paraId="1C325303" w14:textId="125A4E0C" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Protokoll: </w:t>
             </w:r>
             <w:r w:rsidRPr="005C5A84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Elternrat Schul</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>anlage</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5A84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Rebberg-Gubrist                       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="0026588D">
+            <w:r w:rsidR="006B500D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>5/26</w:t>
+              <w:t>6/27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="5485054A" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A68C493" w14:textId="3DD87ACC" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
+          <w:p w14:paraId="1A68C493" w14:textId="5F679A34" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sitzung:</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5A84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000F235C">
+            <w:r w:rsidR="006B500D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12.01.2026</w:t>
+              <w:t>28.09</w:t>
+            </w:r>
+            <w:r w:rsidR="00716067">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3252" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4049FC11" w14:textId="69AC4BBF" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="0026588D" w:rsidP="00F943E4">
+          <w:p w14:paraId="4049FC11" w14:textId="625E098D" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="006B500D" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000F235C">
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...26 lines deleted...]
-              <w:t>20.00</w:t>
+              <w:t>20.10</w:t>
             </w:r>
             <w:r w:rsidR="00F04D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2591" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7157E8A5" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="4F03CC34" w14:textId="77777777" w:rsidTr="00F943E4">
+      <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="4F03CC34" w14:textId="77777777" w:rsidTr="006B500D">
         <w:trPr>
           <w:trHeight w:val="164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="0E28D1C3" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B500D" w:rsidRPr="005C5A84" w14:paraId="5E109E7C" w14:textId="77777777" w:rsidTr="00F943E4">
+        <w:trPr>
+          <w:trHeight w:val="761"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="526E5D0A" w14:textId="6170E96C" w:rsidR="006B500D" w:rsidRDefault="006B500D" w:rsidP="00E03B00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Begrüssung durch die Schulleitung und durch den letztjährigen Präsidenten des Elternrats</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278860AB" w14:textId="77777777" w:rsidR="006B500D" w:rsidRPr="006B500D" w:rsidRDefault="006B500D" w:rsidP="006B500D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B500D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Foto der neuen Gruppe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77CE69DE" w14:textId="77777777" w:rsidR="006B500D" w:rsidRPr="006B500D" w:rsidRDefault="006B500D" w:rsidP="006B500D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B500D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vorstellungsrunde, wer welche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B500D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lasse vertritt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F6859B" w14:textId="77777777" w:rsidR="006B500D" w:rsidRPr="00CF1FB4" w:rsidRDefault="006B500D" w:rsidP="006B500D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grundlagen des Elternrates, Reglement, Interessen der Gesamtschule</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2C9F06" w14:textId="3C45CE07" w:rsidR="00CF1FB4" w:rsidRPr="007B2161" w:rsidRDefault="00CF1FB4" w:rsidP="006B500D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wie soll der Austausch passieren? Mail oder </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pupilgruppe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Der Elternrat entscheidet sich für den </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mailweg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69765F14" w14:textId="07CEF865" w:rsidR="007B2161" w:rsidRPr="006B500D" w:rsidRDefault="00221F67" w:rsidP="006B500D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertretung fürs </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>GSHL :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Frau Fiorentino, Datum </w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>der nächsten ER-Sitzung</w:t>
+            </w:r>
+            <w:r w:rsidR="00B55921">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: 02.11.26 um 19 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2A6278" w14:textId="77777777" w:rsidR="006B500D" w:rsidRPr="005C5A84" w:rsidRDefault="006B500D" w:rsidP="00F943E4">
+            <w:pPr>
+              <w:ind w:left="33"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B500D" w:rsidRPr="005C5A84" w14:paraId="0AC3F116" w14:textId="77777777" w:rsidTr="00F943E4">
+        <w:trPr>
+          <w:trHeight w:val="761"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="126DA929" w14:textId="77777777" w:rsidR="006B500D" w:rsidRDefault="006B500D" w:rsidP="00E03B00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wahl des Vorstandes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63598AC9" w14:textId="3437171A" w:rsidR="006B500D" w:rsidRPr="006B500D" w:rsidRDefault="006B500D" w:rsidP="00E03B00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B500D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Präsidium:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Herr Gianni De Palma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D6375E" w14:textId="0D234CB8" w:rsidR="006B500D" w:rsidRDefault="006B500D" w:rsidP="00E03B00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B500D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aktuariat:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Herr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bledar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Krasniqi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A140A7F" w14:textId="06994108" w:rsidR="006B500D" w:rsidRPr="00E864EA" w:rsidRDefault="00E864EA" w:rsidP="00E03B00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vielen Dank für die Bereitschaft das Amt zu übernehmen!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE379C9" w14:textId="77777777" w:rsidR="006B500D" w:rsidRPr="005C5A84" w:rsidRDefault="006B500D" w:rsidP="00F943E4">
+            <w:pPr>
+              <w:ind w:left="33"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="5D6C19EE" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB0B5A2" w14:textId="0B1D3236" w:rsidR="00E03B00" w:rsidRDefault="00E03B00" w:rsidP="00E03B00">
+          <w:p w14:paraId="2AB0B5A2" w14:textId="2EE99D1D" w:rsidR="00E03B00" w:rsidRDefault="00E03B00" w:rsidP="00E03B00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückmeldung </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00241800">
+          </w:p>
+          <w:p w14:paraId="1E0C4617" w14:textId="196E86B1" w:rsidR="00241800" w:rsidRDefault="00D13891" w:rsidP="00241800">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Fakelumzug</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sommerfest:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1E0C4617" w14:textId="5D942B24" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
-[...11 lines deleted...]
-          <w:p w14:paraId="2AB36A20" w14:textId="466D9583" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="02B71CA8" w14:textId="418F3BB9" w:rsidR="00221F67" w:rsidRPr="00221F67" w:rsidRDefault="00221F67" w:rsidP="00221F67">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00241800">
-[...6 lines deleted...]
-              <w:t>Grosses Dankeschön an die Lehrer</w:t>
+            <w:r w:rsidRPr="00221F67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Keine Wurstsäcke</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mehr bestellen/liefern lassen, da es noch genügend hat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EF936D" w14:textId="59DA2992" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="174951B7" w14:textId="704DF137" w:rsidR="00221F67" w:rsidRPr="00221F67" w:rsidRDefault="00B75BC4" w:rsidP="00221F67">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00241800">
-[...15 lines deleted...]
-              <w:t>, vielleicht das nächste Mal wieder aufnehmen</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00221F67" w:rsidRPr="00221F67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ür </w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">das Beziehen von </w:t>
+            </w:r>
+            <w:r w:rsidR="00221F67" w:rsidRPr="00221F67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Popcorn</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">könnt wie beim Glace holen ein Stempel </w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eingeführt werden, damit sicher alle eine Portion bekommen. Grundsätzlich hat aber die Menge ausgereicht.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05400EE7" w14:textId="03226B44" w:rsidR="009328CE" w:rsidRPr="00241800" w:rsidRDefault="009328CE" w:rsidP="00241800">
+          <w:p w14:paraId="43CF4625" w14:textId="4C024AC0" w:rsidR="00221F67" w:rsidRDefault="00221F67" w:rsidP="00221F67">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayonnaise und Senf </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sollen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221F67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">auf </w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">der </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221F67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bestellliste ergänz</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>t werden</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ging vergessen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AA0079" w14:textId="26A93CFD" w:rsidR="00221F67" w:rsidRDefault="00221F67" w:rsidP="00221F67">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bestel</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ungen f</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rü</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>her machen</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Glaces bestellen (im </w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiefkühler </w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beim Migros lassen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E864EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Es war sehr mühsam, die Glaces zusammenzusuchen und an verschiedenen Orten zur Kühlung unterzubringen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304FC559" w14:textId="792BC902" w:rsidR="002D0B94" w:rsidRDefault="002D0B94" w:rsidP="00221F67">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OK Team</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bleibt bis </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m Schluss</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und hilft beim Aufräumen</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08282DBC" w14:textId="62532ABF" w:rsidR="002D0B94" w:rsidRPr="00221F67" w:rsidRDefault="00CB1A85" w:rsidP="00221F67">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Die beiden Termine des Schulfestes (inkl. Verschie</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">edatum) sollen möglichst bald gegen aussen kommuniziert werden, um Terminkollisionen zu vermeiden </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z.Bsp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. mit dem </w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FZK-Angebot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dance mix</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oder könnte die Vorstellung ans Fest eingeladen werden?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74174BDC" w14:textId="77777777" w:rsidR="00221F67" w:rsidRPr="00221F67" w:rsidRDefault="00221F67" w:rsidP="00221F67">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3793C96B" w14:textId="79253807" w:rsidR="00675F07" w:rsidRDefault="006B500D" w:rsidP="009363DC">
+            <w:pPr>
+              <w:ind w:left="771" w:hanging="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Herbstspaziergang vom 19. September 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13891">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D8F6E8" w14:textId="0F5B908A" w:rsidR="00D13891" w:rsidRPr="002D0B94" w:rsidRDefault="00CB1A85" w:rsidP="00D13891">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Es hat s</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94" w:rsidRPr="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ehr gut funktioniert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mit guter Beteiligung</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (26 Kinder, 22 Erwachsene)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03050E72" w14:textId="46C4AA91" w:rsidR="002D0B94" w:rsidRDefault="002D0B94" w:rsidP="00D13891">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organisat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ischer Aufwand ist geklärt</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> für ein nächstes Mal (Fahrbewilligung, WC-Schlüssel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAE83FD" w14:textId="01D04B81" w:rsidR="002D0B94" w:rsidRDefault="00CB1A85" w:rsidP="00D13891">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Es gab zum Glück k</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eine Unfälle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C4A1508" w14:textId="534FC905" w:rsidR="002D0B94" w:rsidRDefault="00CB1A85" w:rsidP="00D13891">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das </w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grillieren hat g</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ut </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eklappt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ein Mitglied des OK hat vorgängig </w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>die Feuerstellen ein</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ge</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>heizt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="325AAEC6" w14:textId="516D95B2" w:rsidR="002D0B94" w:rsidRDefault="00CB1A85" w:rsidP="00D13891">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Auf der</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Einladung </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>noch k</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formulieren, dass die Kinder nur in Begleitung eines Erwachsenen mitgehen können</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CBB8C7" w14:textId="15D0D985" w:rsidR="005B51CE" w:rsidRPr="002D0B94" w:rsidRDefault="005B51CE" w:rsidP="00D13891">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evt.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neue Route </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wählen, die </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">weniger steil und </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dafür etwas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>länger</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ist.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F309A1C" w14:textId="77777777" w:rsidR="009363DC" w:rsidRDefault="009363DC" w:rsidP="009363DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6265BA6A" w14:textId="77777777" w:rsidR="009363DC" w:rsidRPr="009363DC" w:rsidRDefault="009363DC" w:rsidP="009363DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bewegungstag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5874BC9F" w14:textId="6AA7199C" w:rsidR="009363DC" w:rsidRPr="009363DC" w:rsidRDefault="00CB1A85" w:rsidP="009363DC">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dank der </w:t>
+            </w:r>
+            <w:r w:rsidR="009363DC" w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mithilfe von vielen Eltern an Posten, beim Kuchenbuffet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> war es ein grosser Erfolg.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C55244" w14:textId="5953A086" w:rsidR="009363DC" w:rsidRPr="00CB1A85" w:rsidRDefault="009363DC" w:rsidP="00CB1A85">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rückmeldung von Eltern</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1A85" w:rsidRPr="00CB1A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9C4C32" w14:textId="5A7FF581" w:rsidR="00CB1A85" w:rsidRPr="005B51CE" w:rsidRDefault="00CB1A85" w:rsidP="00CB1A85">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Die Essensposten 7 und 13 anders positionieren/ aus dem Schatten holen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712EB2EF" w14:textId="2AEDD270" w:rsidR="005B51CE" w:rsidRPr="00CB1A85" w:rsidRDefault="00CB1A85" w:rsidP="009363DC">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Die Stafetten könnten noch etwas ausgereifter sein (üben in Klassenunterricht, gute Betreuung jeder Gruppe (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gümmeli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-Pfosten))</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45ECFD9C" w14:textId="36BC4F1F" w:rsidR="00CB1A85" w:rsidRPr="005B51CE" w:rsidRDefault="00CB1A85" w:rsidP="009363DC">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Die Anweisungen der Stafetten wurde</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von den Eltern nicht verstanden, da </w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">das </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Megafon nur nach vorne </w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gerichtet tönt. Es war auch für die Kinder nicht alles verständlich.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107CEACD" w14:textId="3C016FDE" w:rsidR="00924A09" w:rsidRPr="00924A09" w:rsidRDefault="005B51CE" w:rsidP="009363DC">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sponsorenlauf war </w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zum Zuschauen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>attraktiver</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> für die Eltern.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="518CCCE4" w14:textId="4EC238F2" w:rsidR="00924A09" w:rsidRPr="00924A09" w:rsidRDefault="00924A09" w:rsidP="009363DC">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Es wurde nicht so viel angefeuert, da es unübersichtlicher war.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E52D79C" w14:textId="77777777" w:rsidR="00924A09" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48A0451C" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00924A09" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rückmeldungen der Kinder: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CA2460" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="00924A09" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Die Stafetten waren ok, es hat einigen Spass gemacht, andere waren zu sehr gefordert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3DBF24" w14:textId="0E59B1E7" w:rsidR="005B51CE" w:rsidRPr="00924A09" w:rsidRDefault="00924A09" w:rsidP="00924A09">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Der Sponsorenlauf war attraktiv.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05400EE7" w14:textId="08C1103A" w:rsidR="009363DC" w:rsidRPr="009363DC" w:rsidRDefault="009363DC" w:rsidP="009363DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05886A8B" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:ind w:left="33"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56893" w:rsidRPr="00E03B00" w14:paraId="04BA30B8" w14:textId="77777777" w:rsidTr="00F943E4">
+      <w:tr w:rsidR="006B500D" w:rsidRPr="003A003E" w14:paraId="27CD30D8" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1E2D22" w14:textId="33FD12E1" w:rsidR="00E03B00" w:rsidRPr="0032549B" w:rsidRDefault="001302CD" w:rsidP="0032549B">
+          <w:p w14:paraId="25641518" w14:textId="77777777" w:rsidR="006B500D" w:rsidRDefault="006B500D" w:rsidP="00BC0007">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-              <w:t>026</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Übersicht über das Schuljahr</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33C9176D" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
-[...93 lines deleted...]
-          <w:p w14:paraId="37A7C8D9" w14:textId="2179B95B" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="5BE8B691" w14:textId="220AA477" w:rsidR="006B500D" w:rsidRPr="009363DC" w:rsidRDefault="006B500D" w:rsidP="006B500D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="52"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00241800">
-[...8 lines deleted...]
-              <w:t>Mirsada</w:t>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Räbe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00241800">
-[...30 lines deleted...]
-              <w:t>anni, Annarita, Franco und Monica</w:t>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">schnitzen, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Räbeliechtli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-Umzug, Erzählnacht</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1663AD21" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
-[...108 lines deleted...]
-          <w:p w14:paraId="4D81B321" w14:textId="0A2F4DF2" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="5924E72D" w14:textId="77777777" w:rsidR="006B500D" w:rsidRPr="009363DC" w:rsidRDefault="006B500D" w:rsidP="006B500D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fackelumzug erst </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>im 2027</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="21C21904" w14:textId="55C8A070" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="1B80B775" w14:textId="464DFD88" w:rsidR="006B500D" w:rsidRPr="009363DC" w:rsidRDefault="009363DC" w:rsidP="006B500D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...92 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Spiel- und Bewegungssonntag</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zwischen Weihnachts- und Sportferien</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6E664F2D" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
-[...176 lines deleted...]
-          <w:p w14:paraId="68A33D5A" w14:textId="24FA3C23" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="3E6760A4" w14:textId="480048A3" w:rsidR="009363DC" w:rsidRPr="009363DC" w:rsidRDefault="009363DC" w:rsidP="006B500D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="54"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...59 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fasnachtsumzug</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vor den Sportferien</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="25612E71" w14:textId="4B9263B8" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="044A13B4" w14:textId="77777777" w:rsidR="009363DC" w:rsidRPr="009363DC" w:rsidRDefault="009363DC" w:rsidP="006B500D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="54"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00241800">
-[...50 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projektwoche zum Thema «Schweiz» im April 2027</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="65748512" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+          <w:p w14:paraId="776CE7C5" w14:textId="77777777" w:rsidR="009363DC" w:rsidRPr="00924A09" w:rsidRDefault="009363DC" w:rsidP="006B500D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="54"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Stationenplan</w:t>
-[...10 lines deleted...]
-              <w:t>: Gianni</w:t>
+              <w:t>Sporttage teils mit Unterstützung von einigen Eltern (UST-Sporttag)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D5CA01B" w14:textId="77777777" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00AE3FA6" w:rsidP="00241800">
+          <w:p w14:paraId="18FA9777" w14:textId="77777777" w:rsidR="00924A09" w:rsidRPr="007E59CF" w:rsidRDefault="00924A09" w:rsidP="006B500D">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="54"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00241800">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Input für Gianni: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Schulfest mit Verschiebedatum (Di, 06.07. und Do, 08.07.27)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22DD91EC" w14:textId="4AD420AB" w:rsidR="00AE3FA6" w:rsidRPr="00241800" w:rsidRDefault="00AE3FA6" w:rsidP="00241800">
+          <w:p w14:paraId="37D0CC33" w14:textId="7DE56A2F" w:rsidR="007E59CF" w:rsidRPr="006B500D" w:rsidRDefault="007E59CF" w:rsidP="007E59CF">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
-              <w:numPr>
-[...86 lines deleted...]
-            <w:r w:rsidRPr="00C02C87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...977 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64ED754E" w14:textId="77777777" w:rsidR="00E56893" w:rsidRPr="000F235C" w:rsidRDefault="00E56893" w:rsidP="00F943E4">
+          <w:p w14:paraId="60368D07" w14:textId="77777777" w:rsidR="006B500D" w:rsidRPr="003A003E" w:rsidRDefault="006B500D" w:rsidP="00F943E4">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00204E4B" w:rsidRPr="003A003E" w14:paraId="2399A1B4" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="17DF5E25" w14:textId="77777777" w:rsidR="004B1057" w:rsidRDefault="004B1057" w:rsidP="001302CD">
+          <w:p w14:paraId="03B396A5" w14:textId="1FBA8C8F" w:rsidR="00675F07" w:rsidRDefault="009363DC" w:rsidP="00BC0007">
             <w:pPr>
-              <w:ind w:left="1201" w:hanging="1134"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diverses: </w:t>
+              <w:t>Spezifische Anfragen, Neue Situation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33C2E5C3" w14:textId="5CF8E936" w:rsidR="004B1057" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
+          <w:p w14:paraId="2205C4B0" w14:textId="77777777" w:rsidR="009363DC" w:rsidRDefault="009363DC" w:rsidP="00BC0007">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...7 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3872A74B" w14:textId="6527778C" w:rsidR="009363DC" w:rsidRDefault="009363DC" w:rsidP="00BC0007">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fachstelle: </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> statt.</w:t>
+              <w:t>Neu</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zusammengesetzte Behörde/Schulpflege, neue Amtsperiode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5073F2AC" w14:textId="1135EDEF" w:rsidR="003A003E" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
+          <w:p w14:paraId="1DA299D9" w14:textId="2DAB0514" w:rsidR="009363DC" w:rsidRDefault="009363DC" w:rsidP="00BC0007">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...4 lines deleted...]
-              <w:ind w:left="776" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Behörde entwickelt zu Beginn einer Amtsperiode die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gislaturziele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Da dieser Start auch mit der Entwicklung des Schulprogramms zusammenfällt und eine neue Leitungsperson an</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>der Schule arbeitet, soll mit Vertretungen aus möglichst allen Bereichen der Schule eine Vision der Schule entwickelt werden.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Langjährige Vertretungen aus dem Elternrat (2 Personen) sollen auch vertreten sein. Die Schulleitungen fragen an. Wer könnte sich das vorstellen? Termin ist der Mittwoch, 4.11.26 von 13.30 bis 17.00 Uhr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00082332">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A1F741" w14:textId="509A89AF" w:rsidR="00082332" w:rsidRPr="009363DC" w:rsidRDefault="00082332" w:rsidP="00BC0007">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herr De Palma, Frau </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mapplebeck</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Herr Kra</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>iqi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17598E5B" w14:textId="77777777" w:rsidR="009363DC" w:rsidRDefault="009363DC" w:rsidP="00BC0007">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schulhaus Bauprojekt: </w:t>
-[...31 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F42CE9" w14:textId="2188C77B" w:rsidR="009363DC" w:rsidRDefault="009363DC" w:rsidP="00BC0007">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...222 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Schulfest am 03.07.:</w:t>
+              <w:t>Leitung Bildung hat am 1. September begonnen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="236B7ABF" w14:textId="78E39E91" w:rsidR="003A003E" w:rsidRPr="00CD7329" w:rsidRDefault="00CD7329" w:rsidP="003A003E">
+          <w:p w14:paraId="7DE1EB0F" w14:textId="13252BA0" w:rsidR="009363DC" w:rsidRPr="009363DC" w:rsidRDefault="009363DC" w:rsidP="00BC0007">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...4 lines deleted...]
-              <w:ind w:left="1201" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD7329">
-[...17 lines deleted...]
-              <w:t>Schlechtwetter</w:t>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Herr Daniel Hunziker möchte sich an einer komme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>v</w:t>
-[...49 lines deleted...]
-              <w:t>tet werden soll</w:t>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>den Sitzu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> im E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ernrat vorstellen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E83FB75" w14:textId="377D258A" w:rsidR="003A003E" w:rsidRPr="00CD7329" w:rsidRDefault="003A003E" w:rsidP="003A003E">
+          <w:p w14:paraId="452B8292" w14:textId="77777777" w:rsidR="009363DC" w:rsidRDefault="009363DC" w:rsidP="007E59CF">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...11 lines deleted...]
-                <w:lang w:val="it-IT"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD7329">
-[...145 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1ED3B965" w14:textId="041BAD14" w:rsidR="003A003E" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
+          <w:p w14:paraId="280FF37A" w14:textId="77777777" w:rsidR="009363DC" w:rsidRPr="009363DC" w:rsidRDefault="00F22309" w:rsidP="00675F07">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...7 lines deleted...]
-                <w:bCs/>
+              <w:ind w:left="771" w:hanging="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD7329">
-[...60 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bauprojekt</w:t>
+            </w:r>
+            <w:r w:rsidR="009363DC" w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FBF494" w14:textId="2A410245" w:rsidR="00F22309" w:rsidRPr="009363DC" w:rsidRDefault="009363DC" w:rsidP="00675F07">
+            <w:pPr>
+              <w:ind w:left="771" w:hanging="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erste Jurysitzung mit Vertretung aus dem Elternrat findet </w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dienstag</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 29.09.26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009363DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> statt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B352FC" w14:textId="399F2896" w:rsidR="00E7550E" w:rsidRPr="00E7550E" w:rsidRDefault="00E7550E" w:rsidP="009363DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ED3B965" w14:textId="4AF8CA9C" w:rsidR="00FB40ED" w:rsidRPr="009363DC" w:rsidRDefault="00FB40ED" w:rsidP="009363DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B7C1E0D" w14:textId="77777777" w:rsidR="00204E4B" w:rsidRPr="003A003E" w:rsidRDefault="00204E4B" w:rsidP="00F943E4">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF1FB4" w14:paraId="5A8AF4BA" w14:textId="77777777" w:rsidTr="00F943E4">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="340C364F" w14:textId="77777777" w:rsidR="00CF1FB4" w:rsidRDefault="00CF1FB4" w:rsidP="00EC6A82">
+            <w:pPr>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ideen / Themen für das SJ 2026/27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="483DBAD9" w14:textId="77777777" w:rsidR="00082332" w:rsidRDefault="00082332" w:rsidP="00EC6A82">
+            <w:pPr>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25CF50FF" w14:textId="77777777" w:rsidR="00082332" w:rsidRDefault="00082332" w:rsidP="00082332">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00082332">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fussballturnier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> als Bewegungstag (beide Anlagen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045E7DE2" w14:textId="5B237AB3" w:rsidR="00082332" w:rsidRPr="00082332" w:rsidRDefault="00082332" w:rsidP="00082332">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38100B36" w14:textId="77777777" w:rsidR="00CF1FB4" w:rsidRDefault="00CF1FB4" w:rsidP="00F943E4">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C97110" w14:paraId="2A8E0910" w14:textId="77777777" w:rsidTr="00F943E4">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="70" w:type="dxa"/>
+            <w:right w:w="70" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63917E6A" w14:textId="5E07C388" w:rsidR="00C97110" w:rsidRPr="00CF1FB4" w:rsidRDefault="00C97110" w:rsidP="00EC6A82">
+            <w:pPr>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diverses</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="569CE62E" w14:textId="7D2F323B" w:rsidR="00C97110" w:rsidRDefault="00924A09" w:rsidP="00EC6A82">
+            <w:pPr>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Keine Mitteilung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A5C0EA" w14:textId="1729E387" w:rsidR="00BC0007" w:rsidRPr="00671BA2" w:rsidRDefault="00BC0007" w:rsidP="00EC6A82">
+            <w:pPr>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E6B3D7" w14:textId="77777777" w:rsidR="00C97110" w:rsidRDefault="00C97110" w:rsidP="00F943E4">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04D36" w14:paraId="6F07C318" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="172BAB96" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRPr="00671BA2" w:rsidRDefault="00F04D36" w:rsidP="00EC6A82">
+          <w:p w14:paraId="4E43D1F0" w14:textId="62622C56" w:rsidR="00B84C98" w:rsidRPr="00BC0007" w:rsidRDefault="00F04D36" w:rsidP="00BC0007">
             <w:pPr>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nächste Sitzung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E43D1F0" w14:textId="77777777" w:rsidR="00B84C98" w:rsidRDefault="00B84C98" w:rsidP="00F943E4">
+          <w:p w14:paraId="41698006" w14:textId="3CDC8DF4" w:rsidR="00B55921" w:rsidRDefault="00F04D36" w:rsidP="00CF1FB4">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der </w:t>
+            </w:r>
+            <w:r w:rsidR="00A26CE5" w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elternrat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trifft sich am</w:t>
+            </w:r>
+            <w:r w:rsidR="00026892" w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>09.11</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB40ED" w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026 um 19</w:t>
+            </w:r>
+            <w:r w:rsidR="007E59CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB40ED" w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00 Uhr</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13F48" w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97110" w:rsidRPr="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zur </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nächsten Sitzung.</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B55921">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Als Vertretung des GSHL wird Frau Monica Reale teilnehmen. </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7E409679" w14:textId="773F07A1" w:rsidR="00044CAB" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
+          <w:p w14:paraId="369221D2" w14:textId="38E3DE1D" w:rsidR="00F04D36" w:rsidRDefault="00924A09" w:rsidP="00CF1FB4">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00671BA2">
-[...93 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die übernächste Sitzung findet am Montag, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11.01.2027 um 19</w:t>
+            </w:r>
+            <w:r w:rsidR="007E59CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Uhr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> statt.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B55921">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> An dieser Sitzung wird Frau Hanne Kaspar vom GSHL dabei sein.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CDB0A7" w14:textId="13E85F88" w:rsidR="00F04D36" w:rsidRPr="00D25A22" w:rsidRDefault="00F04D36" w:rsidP="00B84C98">
+          <w:p w14:paraId="33CDB0A7" w14:textId="3B2811FF" w:rsidR="00B75BC4" w:rsidRPr="00CF1FB4" w:rsidRDefault="00B75BC4" w:rsidP="00CF1FB4">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74FED394" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AA81AFA" w14:textId="6DE6A512" w:rsidR="00F53DC9" w:rsidRPr="00A506FF" w:rsidRDefault="00AE3FA6" w:rsidP="00A506FF">
+    <w:p w14:paraId="2AA81AFA" w14:textId="5C4C524A" w:rsidR="00F53DC9" w:rsidRPr="00A506FF" w:rsidRDefault="00CF1FB4" w:rsidP="00A506FF">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Monica Reale</w:t>
+        <w:t>Esther Solimine</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F53DC9" w:rsidRPr="00A506FF" w:rsidSect="00536F5F">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="159C0B2C" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
+    <w:p w14:paraId="7A719F5C" w14:textId="77777777" w:rsidR="00BB7B23" w:rsidRDefault="00BB7B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DA47106" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
+    <w:p w14:paraId="13297511" w14:textId="77777777" w:rsidR="00BB7B23" w:rsidRDefault="00BB7B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05020102010804080708"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69E4E1C4" w14:textId="0B42B805" w:rsidR="00913247" w:rsidRDefault="00C00C49" w:rsidP="00967F6D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="199A3E08" wp14:editId="096BD384">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
@@ -3540,51 +3769,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="199A3E08" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:24.5pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoDqJUCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2y3ybAZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oxU62bqdhF5kmKX6897S8G7QiR+F8B6aixSynRBgOTWf2Ff3+svnw&#10;iRIfmGmYAiMqehKe3q3ev1v2thQ30IJqhCNYxPiytxVtQ7BllnneCs38DKwwGJTgNAv46/ZZ41iP&#10;1bXKbvL8Y9aDa6wDLrxH78M5SFepvpSChycpvQhEVRRnC+l06azjma2WrNw7ZtuOj2Owf5hCs85g&#10;00upBxYYObjuj1K64w48yDDjoDOQsuMi7YDbFPmbbXYtsyLtguB4e4HJ/7+y/PG4s8+OhOELDEhg&#10;BKS3vvTojPsM0un4xUkJxhHC0wU2MQTC0XlbFMUCIxxDt/PFfJ5gza6XrfPhqwBNolFRh6wksNhx&#10;6wM2xNQpJfYysOmUSswo85sDE6Mnu04YrTDUwzh2Dc0Jt3FwJtpbvumw55b58MwcMotjolrDEx5S&#10;QV9RGC1KWnA//uaP+Qg4RinpUSkVNShlStQ3g0REUU2Gm4w6GcXnfJFj3Bz0PaD+CnwKlicTvS6o&#10;yZQO9CvqeB0bYYgZju0qWk/mfThLFt8BF+t1SkL9WBa2Zmd5LB1xiiC+DK/M2RHpgBQ9wiQjVr4B&#10;/Jwbb3q7PgSEPbERMT0DOUKN2kskje8kivvX/5R1fc2rnwAAAP//AwBQSwMEFAAGAAgAAAAhAMWG&#10;tGjZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sZSsIStMJTeI0hLSN&#10;C7cs8dpC41SNu3Vvj+ECF0u/fuvz53I5hU4dcUhtJAO3swwUkou+pdrA++7l5gFUYkvedpHQwBkT&#10;LKvLi9IWPp5og8ct10oglAproGHuC62TazDYNIs9knSHOATLEoda+8GeBB46Pc+yex1sS3KhsT2u&#10;GnRf2zEYuNvw6/hGu8XHND9/rvuVWxzWzpjrq+n5CRTjxH/L8KMv6lCJ0z6O5JPqDMgj/Dulyx8l&#10;7YWb56CrUv93r74BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6A6iVAoCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxYa0aNkAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:24.5pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDoDqJUCgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2y3ybAZcYqsRYYB&#13;&#10;QVsgHXqWZSk2IImCpMTOfv0oxU62bqdhF5kmKX6897S8G7QiR+F8B6aixSynRBgOTWf2Ff3+svnw&#13;&#10;iRIfmGmYAiMqehKe3q3ev1v2thQ30IJqhCNYxPiytxVtQ7BllnneCs38DKwwGJTgNAv46/ZZ41iP&#13;&#10;1bXKbvL8Y9aDa6wDLrxH78M5SFepvpSChycpvQhEVRRnC+l06azjma2WrNw7ZtuOj2Owf5hCs85g&#13;&#10;00upBxYYObjuj1K64w48yDDjoDOQsuMi7YDbFPmbbXYtsyLtguB4e4HJ/7+y/PG4s8+OhOELDEhg&#13;&#10;BKS3vvTojPsM0un4xUkJxhHC0wU2MQTC0XlbFMUCIxxDt/PFfJ5gza6XrfPhqwBNolFRh6wksNhx&#13;&#10;6wM2xNQpJfYysOmUSswo85sDE6Mnu04YrTDUwzh2Dc0Jt3FwJtpbvumw55b58MwcMotjolrDEx5S&#13;&#10;QV9RGC1KWnA//uaP+Qg4RinpUSkVNShlStQ3g0REUU2Gm4w6GcXnfJFj3Bz0PaD+CnwKlicTvS6o&#13;&#10;yZQO9CvqeB0bYYgZju0qWk/mfThLFt8BF+t1SkL9WBa2Zmd5LB1xiiC+DK/M2RHpgBQ9wiQjVr4B&#13;&#10;/Jwbb3q7PgSEPbERMT0DOUKN2kskje8kivvX/5R1fc2rnwAAAP//AwBQSwMEFAAGAAgAAAAhAONw&#13;&#10;ms3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkXorTiGtSoiDEKgnqkpA&#13;&#10;L70Ze0lC43UUOxD+vtte2stIo9HOzsuXg2vEBbtQe1LwOElAIBlvayoVfBxeH15AhKjJ6sYTKrhh&#13;&#10;gGUxust1Zv2VdnjZx1JwCYVMK6hibDMpg6nQ6TDxLRJnJ985Hdl2pbSdvnK5a+Q0SZ6l0zXxh0q3&#13;&#10;uK7QfO17p+BpF9/6dzrMPofp7bxt12Z22hql7sfDZsGyWoCIOMS/C/hh4P1Q8LCj78kG0Shgmvir&#13;&#10;nKVzdkcuT1OQRS7/AxTfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOgOolQKAgAAFQQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAONwms3dAAAA&#13;&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#13;&#10;AAA=&#13;&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="2C10D82D" w14:textId="1D420B9E" w:rsidR="00C00C49" w:rsidRPr="00C00C49" w:rsidRDefault="00C00C49" w:rsidP="00C00C49">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C00C49">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -3738,2847 +3967,991 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="143BF8FB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:24.5pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsR5ckDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2y3ybAacYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0oJW66bqdhF5kmKX689zS/HTrDDgp9C7bixSTnTFkJdWt3Ff/xvPr0&#10;hTMfhK2FAasqflSe3y4+fpj3rlRX0ICpFTIqYn3Zu4o3Ibgyy7xsVCf8BJyyFNSAnQj0i7usRtFT&#10;9c5kV3n+OesBa4cglffkvT8F+SLV11rJ8Ki1V4GZitNsIZ2Yzm08s8VclDsUrmnleQzxD1N0orXU&#10;9LXUvQiC7bH9o1TXSgQPOkwkdBlo3UqVdqBtivzdNptGOJV2IXC8e4XJ/7+y8uGwcU/IwvAVBiIw&#10;AtI7X3pyxn0GjV380qSM4gTh8RU2NQQmyXldFMWMIpJC19PZdJpgzS6XHfrwTUHHolFxJFYSWOKw&#10;9oEaUuqYEntZWLXGJGaM/c1BidGTXSaMVhi2A2vrN9NvoT7SUggnvr2Tq5Zar4UPTwKJYJqWRBse&#10;6dAG+orD2eKsAfz5N3/MJ9wpyllPgqm4JUVzZr5b4iNqazRwNLbJKG7yWU5xu+/ugGRY0ItwMpnk&#10;xWBGUyN0LyTnZWxEIWEltav4djTvwkm59BykWi5TEsnIibC2Gydj6QhXxPJ5eBHozoAHYuoBRjWJ&#10;8h3up9x407vlPhD6iZQI7QnIM+IkwcTV+blEjb/9T1mXR734BQAA//8DAFBLAwQUAAYACAAAACEA&#10;xYa0aNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixlKwhK0wlN4jSE&#10;tI0Ltyzx2kLjVI27dW+P4QIXS79+6/PncjmFTh1xSG0kA7ezDBSSi76l2sD77uXmAVRiS952kdDA&#10;GRMsq8uL0hY+nmiDxy3XSiCUCmugYe4LrZNrMNg0iz2SdIc4BMsSh1r7wZ4EHjo9z7J7HWxLcqGx&#10;Pa4adF/bMRi42/Dr+Ea7xcc0P3+u+5VbHNbOmOur6fkJFOPEf8vwoy/qUInTPo7kk+oMyCP8O6XL&#10;HyXthZvnoKtS/3evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCsR5ckDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDFhrRo2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:24.5pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCsR5ckDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2y3ybAacYqsRYYB&#13;&#10;QVsgHXpWZCk2IIsCpcTOfv0oJW66bqdhF5kmKX689zS/HTrDDgp9C7bixSTnTFkJdWt3Ff/xvPr0&#13;&#10;hTMfhK2FAasqflSe3y4+fpj3rlRX0ICpFTIqYn3Zu4o3Ibgyy7xsVCf8BJyyFNSAnQj0i7usRtFT&#13;&#10;9c5kV3n+OesBa4cglffkvT8F+SLV11rJ8Ki1V4GZitNsIZ2Yzm08s8VclDsUrmnleQzxD1N0orXU&#13;&#10;9LXUvQiC7bH9o1TXSgQPOkwkdBlo3UqVdqBtivzdNptGOJV2IXC8e4XJ/7+y8uGwcU/IwvAVBiIw&#13;&#10;AtI7X3pyxn0GjV380qSM4gTh8RU2NQQmyXldFMWMIpJC19PZdJpgzS6XHfrwTUHHolFxJFYSWOKw&#13;&#10;9oEaUuqYEntZWLXGJGaM/c1BidGTXSaMVhi2A2vrN9NvoT7SUggnvr2Tq5Zar4UPTwKJYJqWRBse&#13;&#10;6dAG+orD2eKsAfz5N3/MJ9wpyllPgqm4JUVzZr5b4iNqazRwNLbJKG7yWU5xu+/ugGRY0ItwMpnk&#13;&#10;xWBGUyN0LyTnZWxEIWEltav4djTvwkm59BykWi5TEsnIibC2Gydj6QhXxPJ5eBHozoAHYuoBRjWJ&#13;&#10;8h3up9x407vlPhD6iZQI7QnIM+IkwcTV+blEjb/9T1mXR734BQAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;43Cazd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReitOIa1KiIMQqCeq&#13;&#10;SkAvvRl7SULjdRQ7EP6+217ay0ij0c7Oy5eDa8QFu1B7UvA4SUAgGW9rKhV8HF4fXkCEqMnqxhMq&#13;&#10;uGGAZTG6y3Vm/ZV2eNnHUnAJhUwrqGJsMymDqdDpMPEtEmcn3zkd2XaltJ2+crlr5DRJnqXTNfGH&#13;&#10;Sre4rtB87Xun4GkX3/p3Osw+h+ntvG3XZnbaGqXux8NmwbJagIg4xL8L+GHg/VDwsKPvyQbRKGCa&#13;&#10;+KucpXN2Ry5PU5BFLv8DFN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArEeXJAwCAAAc&#13;&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA43Cazd0A&#13;&#10;AAAIAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#13;&#10;AAAAAA==&#13;&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="1565C462" w14:textId="7C2B92F4" w:rsidR="00C00C49" w:rsidRPr="00C00C49" w:rsidRDefault="00C00C49" w:rsidP="00C00C49">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C00C49">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56E98262" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
+    <w:p w14:paraId="4FCA4433" w14:textId="77777777" w:rsidR="00BB7B23" w:rsidRDefault="00BB7B23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EAB0AD9" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
+    <w:p w14:paraId="33974290" w14:textId="77777777" w:rsidR="00BB7B23" w:rsidRDefault="00BB7B23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="365F0DD9" w14:textId="77777777" w:rsidR="0046252D" w:rsidRDefault="0046252D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4579E28C" w14:textId="77777777" w:rsidR="0046252D" w:rsidRDefault="0046252D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2128A9B4" w14:textId="77777777" w:rsidR="0046252D" w:rsidRDefault="0046252D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...106 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DB62B8F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Aufzhlungszeichen3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0F9AD6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Aufzhlungszeichen2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...16 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C9043960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Aufzhlungszeichen"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014D1146"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10DF7AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="09DA41D6"/>
+    <w:tmpl w:val="A2984B60"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1921" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="142B5934"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86529606"/>
+    <w:lvl w:ilvl="0" w:tplc="81507D46">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E4A382E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="742073F0"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2641" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3361" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4081" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4801" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5521" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6241" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6961" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7681" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01972EBE"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C2C5FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2BDE5DE2"/>
+    <w:tmpl w:val="2174D6E8"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2225" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2945" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3665" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4385" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0572295F"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EBE648A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="892AB746"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1349" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33947C5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBACEE7E"/>
+    <w:lvl w:ilvl="0" w:tplc="EF68F490">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1703" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2423" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3143" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3863" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4583" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5303" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6023" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6743" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7463" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34891EFE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7C88F54E"/>
+    <w:tmpl w:val="F604AA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="794"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="794" w:hanging="454"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="680"/>
+          <w:tab w:val="num" w:pos="681"/>
         </w:tabs>
-        <w:ind w:left="680" w:hanging="340"/>
+        <w:ind w:left="681" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1021"/>
+          <w:tab w:val="num" w:pos="737"/>
         </w:tabs>
-        <w:ind w:left="1021" w:hanging="681"/>
+        <w:ind w:left="737" w:hanging="737"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1021"/>
+          <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
-        <w:ind w:left="1021" w:hanging="681"/>
+        <w:ind w:left="794" w:hanging="794"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1134"/>
+          <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
-        <w:ind w:left="1134" w:hanging="794"/>
+        <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-[...2185 lines deleted...]
-      <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="812"/>
         </w:tabs>
         <w:ind w:left="812" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="956"/>
         </w:tabs>
         <w:ind w:left="956" w:hanging="1296"/>
       </w:pPr>
@@ -6597,440 +4970,168 @@
           <w:tab w:val="num" w:pos="1100"/>
         </w:tabs>
         <w:ind w:left="1100" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1244"/>
         </w:tabs>
         <w:ind w:left="1244" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...35 lines deleted...]
-        </w:tabs>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AAF0F6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5B484AC"/>
+    <w:lvl w:ilvl="0" w:tplc="A4D4DCF8">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...20 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...20 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...20 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...272 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43847106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ECCA8B2C"/>
+    <w:tmpl w:val="76CAA536"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -7096,3442 +5197,946 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455511B4"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E910FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C96A8DC4"/>
+    <w:tmpl w:val="64B4DEBC"/>
+    <w:lvl w:ilvl="0" w:tplc="04CEBA74">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="731F3C88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC48A692"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...160 lines deleted...]
-    <w:nsid w:val="4E5D0DCA"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD52E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3BDEFF52"/>
-    <w:lvl w:ilvl="0" w:tplc="08070001">
+    <w:tmpl w:val="84485F2A"/>
+    <w:lvl w:ilvl="0" w:tplc="9A7CF1F2">
+      <w:start w:val="20"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...2381 lines deleted...]
-        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="486677602">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1741050400">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="880627912">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1725712621">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1741050400">
+  <w:num w:numId="5" w16cid:durableId="1428304454">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1070226971">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="810906283">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="484392786">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="823006873">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="880627912">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10" w16cid:durableId="1298032471">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1507401075">
+  <w:num w:numId="11" w16cid:durableId="1618246935">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="809399005">
+  <w:num w:numId="12" w16cid:durableId="1215199696">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1832981367">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="433984901">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2146392955">
-[...149 lines deleted...]
-  <w:num w:numId="47" w16cid:durableId="906452407">
+  <w:num w:numId="15" w16cid:durableId="719667336">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="733158214">
-[...28 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="680"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:drawingGridVerticalSpacing w:val="127"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F04D36"/>
     <w:rsid w:val="00026892"/>
     <w:rsid w:val="00033520"/>
     <w:rsid w:val="00035224"/>
     <w:rsid w:val="000362AE"/>
     <w:rsid w:val="00036ED9"/>
     <w:rsid w:val="000423CE"/>
     <w:rsid w:val="00044580"/>
     <w:rsid w:val="00044CAB"/>
     <w:rsid w:val="00055419"/>
     <w:rsid w:val="00056D1D"/>
     <w:rsid w:val="0005756F"/>
+    <w:rsid w:val="00065972"/>
     <w:rsid w:val="00067C4B"/>
     <w:rsid w:val="00072CA0"/>
     <w:rsid w:val="00077963"/>
+    <w:rsid w:val="00082332"/>
     <w:rsid w:val="000919EF"/>
     <w:rsid w:val="000926F0"/>
     <w:rsid w:val="000A05FA"/>
     <w:rsid w:val="000A3F5D"/>
     <w:rsid w:val="000A4063"/>
     <w:rsid w:val="000A5659"/>
     <w:rsid w:val="000B54F6"/>
     <w:rsid w:val="000B663A"/>
     <w:rsid w:val="000C187F"/>
     <w:rsid w:val="000C2282"/>
-    <w:rsid w:val="000D08DE"/>
     <w:rsid w:val="000D1776"/>
     <w:rsid w:val="000D4DB7"/>
+    <w:rsid w:val="000D59FF"/>
     <w:rsid w:val="000D6C9B"/>
     <w:rsid w:val="000E0711"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E3A9D"/>
     <w:rsid w:val="000E7DB2"/>
     <w:rsid w:val="000F235C"/>
     <w:rsid w:val="000F2740"/>
     <w:rsid w:val="000F30B4"/>
     <w:rsid w:val="000F3B40"/>
     <w:rsid w:val="000F3F71"/>
     <w:rsid w:val="000F6DDA"/>
     <w:rsid w:val="001002F4"/>
     <w:rsid w:val="00106D63"/>
     <w:rsid w:val="00110FA8"/>
     <w:rsid w:val="00121BFE"/>
-    <w:rsid w:val="0012230D"/>
     <w:rsid w:val="001266CE"/>
     <w:rsid w:val="001302CD"/>
     <w:rsid w:val="00150FC9"/>
     <w:rsid w:val="001512B3"/>
     <w:rsid w:val="00155093"/>
     <w:rsid w:val="00162B51"/>
     <w:rsid w:val="00181170"/>
     <w:rsid w:val="00181EAB"/>
     <w:rsid w:val="0018444F"/>
     <w:rsid w:val="00195FDD"/>
     <w:rsid w:val="001A2405"/>
     <w:rsid w:val="001B61E1"/>
     <w:rsid w:val="001B70D5"/>
-    <w:rsid w:val="001C060A"/>
     <w:rsid w:val="001C0611"/>
     <w:rsid w:val="001D0800"/>
     <w:rsid w:val="001D2130"/>
+    <w:rsid w:val="001E698B"/>
     <w:rsid w:val="001F6718"/>
     <w:rsid w:val="00204E4B"/>
+    <w:rsid w:val="00205AB4"/>
     <w:rsid w:val="00210D27"/>
     <w:rsid w:val="002143A9"/>
+    <w:rsid w:val="00221F67"/>
     <w:rsid w:val="00223296"/>
     <w:rsid w:val="00241800"/>
     <w:rsid w:val="0024574F"/>
     <w:rsid w:val="00257A1A"/>
     <w:rsid w:val="00264D8D"/>
     <w:rsid w:val="0026588D"/>
+    <w:rsid w:val="002707F4"/>
     <w:rsid w:val="00271B64"/>
     <w:rsid w:val="00274195"/>
     <w:rsid w:val="002755A6"/>
     <w:rsid w:val="00276C75"/>
     <w:rsid w:val="00277DBB"/>
     <w:rsid w:val="002803CD"/>
     <w:rsid w:val="00281151"/>
     <w:rsid w:val="00283734"/>
     <w:rsid w:val="002C1D5E"/>
     <w:rsid w:val="002C2A06"/>
     <w:rsid w:val="002C3BB2"/>
+    <w:rsid w:val="002D0B94"/>
     <w:rsid w:val="002D44E7"/>
     <w:rsid w:val="002D4F24"/>
     <w:rsid w:val="002E0582"/>
     <w:rsid w:val="002E16B6"/>
     <w:rsid w:val="002F2735"/>
     <w:rsid w:val="002F2B73"/>
     <w:rsid w:val="0031205E"/>
     <w:rsid w:val="00316FA9"/>
     <w:rsid w:val="0032549B"/>
     <w:rsid w:val="00337923"/>
     <w:rsid w:val="00344646"/>
     <w:rsid w:val="003467ED"/>
     <w:rsid w:val="003601F0"/>
+    <w:rsid w:val="00360956"/>
     <w:rsid w:val="0037108A"/>
     <w:rsid w:val="00383B95"/>
     <w:rsid w:val="003A003E"/>
     <w:rsid w:val="003A0A81"/>
     <w:rsid w:val="003B2D42"/>
     <w:rsid w:val="003B41B7"/>
     <w:rsid w:val="003D3360"/>
     <w:rsid w:val="003E024F"/>
     <w:rsid w:val="003E1BB0"/>
     <w:rsid w:val="003F318A"/>
     <w:rsid w:val="003F622F"/>
     <w:rsid w:val="0041491E"/>
     <w:rsid w:val="0041653E"/>
     <w:rsid w:val="004205C9"/>
     <w:rsid w:val="00423C0C"/>
     <w:rsid w:val="00425A05"/>
     <w:rsid w:val="00426CEA"/>
     <w:rsid w:val="00435BF6"/>
     <w:rsid w:val="00436160"/>
     <w:rsid w:val="00443DDF"/>
     <w:rsid w:val="0046252D"/>
     <w:rsid w:val="004712B5"/>
     <w:rsid w:val="004747CA"/>
+    <w:rsid w:val="00486C3C"/>
     <w:rsid w:val="004907A3"/>
     <w:rsid w:val="004915EC"/>
     <w:rsid w:val="00492643"/>
     <w:rsid w:val="00492DD1"/>
     <w:rsid w:val="004A22AA"/>
     <w:rsid w:val="004A7A55"/>
     <w:rsid w:val="004B1057"/>
     <w:rsid w:val="004B43C7"/>
     <w:rsid w:val="004B632C"/>
+    <w:rsid w:val="004C0073"/>
     <w:rsid w:val="004C499F"/>
     <w:rsid w:val="004C538D"/>
     <w:rsid w:val="004C68A5"/>
     <w:rsid w:val="004D3F57"/>
     <w:rsid w:val="004D482E"/>
     <w:rsid w:val="004E19BC"/>
     <w:rsid w:val="00500C96"/>
     <w:rsid w:val="00516BB7"/>
+    <w:rsid w:val="00520DC3"/>
     <w:rsid w:val="0053065D"/>
     <w:rsid w:val="00531917"/>
     <w:rsid w:val="005363CA"/>
     <w:rsid w:val="00536F5F"/>
     <w:rsid w:val="00540B78"/>
     <w:rsid w:val="0055017E"/>
     <w:rsid w:val="00550E09"/>
     <w:rsid w:val="0055350E"/>
     <w:rsid w:val="00554AB7"/>
     <w:rsid w:val="00554B42"/>
     <w:rsid w:val="00554C62"/>
     <w:rsid w:val="0055616B"/>
+    <w:rsid w:val="005609D9"/>
     <w:rsid w:val="00561DA8"/>
     <w:rsid w:val="00575183"/>
     <w:rsid w:val="00580156"/>
     <w:rsid w:val="00585DDF"/>
     <w:rsid w:val="00594787"/>
+    <w:rsid w:val="0059633D"/>
     <w:rsid w:val="005A0139"/>
     <w:rsid w:val="005A0565"/>
+    <w:rsid w:val="005A0AEA"/>
     <w:rsid w:val="005A0AF4"/>
     <w:rsid w:val="005A33A0"/>
     <w:rsid w:val="005B2DC2"/>
     <w:rsid w:val="005B330B"/>
+    <w:rsid w:val="005B51CE"/>
     <w:rsid w:val="005B6B03"/>
     <w:rsid w:val="005C5DEA"/>
     <w:rsid w:val="005D7FDD"/>
     <w:rsid w:val="005E2A1F"/>
     <w:rsid w:val="005E3BA0"/>
     <w:rsid w:val="005F4C73"/>
     <w:rsid w:val="005F5648"/>
     <w:rsid w:val="00611AD2"/>
     <w:rsid w:val="00627E98"/>
     <w:rsid w:val="00633E22"/>
     <w:rsid w:val="00635C86"/>
     <w:rsid w:val="006407FE"/>
     <w:rsid w:val="00642154"/>
     <w:rsid w:val="00646AFA"/>
     <w:rsid w:val="0065018B"/>
     <w:rsid w:val="0065668A"/>
+    <w:rsid w:val="00675F07"/>
     <w:rsid w:val="00676318"/>
     <w:rsid w:val="006839B2"/>
     <w:rsid w:val="00686604"/>
     <w:rsid w:val="006924D8"/>
     <w:rsid w:val="00695851"/>
     <w:rsid w:val="006A0DFB"/>
+    <w:rsid w:val="006B500D"/>
+    <w:rsid w:val="006C4E1E"/>
     <w:rsid w:val="006D21DA"/>
     <w:rsid w:val="006D3898"/>
     <w:rsid w:val="006D7F56"/>
     <w:rsid w:val="006E0D0E"/>
     <w:rsid w:val="006F1253"/>
     <w:rsid w:val="006F1CF1"/>
     <w:rsid w:val="007122BE"/>
+    <w:rsid w:val="007148F6"/>
+    <w:rsid w:val="00716067"/>
     <w:rsid w:val="007340C9"/>
     <w:rsid w:val="007342FF"/>
     <w:rsid w:val="007416AF"/>
     <w:rsid w:val="00744F46"/>
     <w:rsid w:val="00756C41"/>
+    <w:rsid w:val="007656EF"/>
     <w:rsid w:val="00765A18"/>
     <w:rsid w:val="00772E62"/>
     <w:rsid w:val="007733BC"/>
     <w:rsid w:val="0077404B"/>
     <w:rsid w:val="00774E24"/>
-    <w:rsid w:val="00775AD1"/>
     <w:rsid w:val="00776B65"/>
     <w:rsid w:val="00777671"/>
     <w:rsid w:val="00787139"/>
     <w:rsid w:val="0079040B"/>
+    <w:rsid w:val="007929A9"/>
     <w:rsid w:val="007A669A"/>
     <w:rsid w:val="007B02DA"/>
+    <w:rsid w:val="007B2161"/>
     <w:rsid w:val="007D40BF"/>
+    <w:rsid w:val="007D4CCD"/>
     <w:rsid w:val="007E4239"/>
+    <w:rsid w:val="007E59CF"/>
     <w:rsid w:val="007F391E"/>
     <w:rsid w:val="00801592"/>
     <w:rsid w:val="0081469E"/>
     <w:rsid w:val="00814868"/>
     <w:rsid w:val="008160C6"/>
     <w:rsid w:val="00830E5F"/>
     <w:rsid w:val="00830EA0"/>
     <w:rsid w:val="00832CB2"/>
     <w:rsid w:val="00836C3A"/>
     <w:rsid w:val="00840EA0"/>
     <w:rsid w:val="00855319"/>
     <w:rsid w:val="00863A82"/>
     <w:rsid w:val="00866191"/>
     <w:rsid w:val="00874EDD"/>
     <w:rsid w:val="00877EAF"/>
     <w:rsid w:val="00884A8C"/>
     <w:rsid w:val="00890637"/>
     <w:rsid w:val="00891850"/>
     <w:rsid w:val="00896A75"/>
     <w:rsid w:val="00897B68"/>
-    <w:rsid w:val="008A1FCC"/>
     <w:rsid w:val="008A26EA"/>
     <w:rsid w:val="008B3315"/>
     <w:rsid w:val="008B67DD"/>
     <w:rsid w:val="008B6E6F"/>
     <w:rsid w:val="008B754C"/>
     <w:rsid w:val="008C3016"/>
     <w:rsid w:val="008C62DB"/>
     <w:rsid w:val="008F01D4"/>
     <w:rsid w:val="00913247"/>
     <w:rsid w:val="00917917"/>
     <w:rsid w:val="009210C4"/>
     <w:rsid w:val="00921BD0"/>
     <w:rsid w:val="0092342E"/>
+    <w:rsid w:val="00924A09"/>
     <w:rsid w:val="00927183"/>
     <w:rsid w:val="009328CE"/>
+    <w:rsid w:val="009363DC"/>
     <w:rsid w:val="00936ADE"/>
     <w:rsid w:val="009411D8"/>
     <w:rsid w:val="00950F78"/>
     <w:rsid w:val="009545B3"/>
     <w:rsid w:val="00956150"/>
+    <w:rsid w:val="00965395"/>
     <w:rsid w:val="009663F1"/>
     <w:rsid w:val="00967F6D"/>
     <w:rsid w:val="0097350C"/>
     <w:rsid w:val="00980213"/>
     <w:rsid w:val="00982561"/>
     <w:rsid w:val="009842DA"/>
     <w:rsid w:val="00991E3C"/>
     <w:rsid w:val="009A496D"/>
     <w:rsid w:val="009B1560"/>
     <w:rsid w:val="009B2198"/>
     <w:rsid w:val="009B3256"/>
     <w:rsid w:val="009C2E47"/>
     <w:rsid w:val="009C4646"/>
     <w:rsid w:val="009C5BA6"/>
     <w:rsid w:val="009D4690"/>
     <w:rsid w:val="009E4074"/>
     <w:rsid w:val="009E5B19"/>
     <w:rsid w:val="009E6174"/>
     <w:rsid w:val="009E6703"/>
     <w:rsid w:val="00A02B7A"/>
     <w:rsid w:val="00A035CB"/>
     <w:rsid w:val="00A1387C"/>
     <w:rsid w:val="00A2310B"/>
     <w:rsid w:val="00A23D7C"/>
     <w:rsid w:val="00A26CE5"/>
+    <w:rsid w:val="00A317C4"/>
     <w:rsid w:val="00A34F52"/>
+    <w:rsid w:val="00A441CF"/>
     <w:rsid w:val="00A506FF"/>
-    <w:rsid w:val="00A61D8D"/>
     <w:rsid w:val="00A70EFB"/>
     <w:rsid w:val="00A74DA3"/>
     <w:rsid w:val="00A74EA2"/>
     <w:rsid w:val="00A74ED9"/>
     <w:rsid w:val="00A91360"/>
     <w:rsid w:val="00A92584"/>
     <w:rsid w:val="00A957F5"/>
     <w:rsid w:val="00A96466"/>
     <w:rsid w:val="00AA2148"/>
     <w:rsid w:val="00AD007E"/>
+    <w:rsid w:val="00AD093C"/>
+    <w:rsid w:val="00AD3E8D"/>
     <w:rsid w:val="00AD4979"/>
     <w:rsid w:val="00AE134E"/>
     <w:rsid w:val="00AE3FA6"/>
     <w:rsid w:val="00AE58D0"/>
     <w:rsid w:val="00AE7A3B"/>
     <w:rsid w:val="00AF42E8"/>
     <w:rsid w:val="00AF63C9"/>
     <w:rsid w:val="00B07BDB"/>
     <w:rsid w:val="00B10117"/>
     <w:rsid w:val="00B13E32"/>
     <w:rsid w:val="00B27B43"/>
     <w:rsid w:val="00B3740C"/>
     <w:rsid w:val="00B44901"/>
     <w:rsid w:val="00B46F9F"/>
+    <w:rsid w:val="00B51DF5"/>
+    <w:rsid w:val="00B55921"/>
     <w:rsid w:val="00B60E6B"/>
     <w:rsid w:val="00B62CF0"/>
     <w:rsid w:val="00B64C57"/>
     <w:rsid w:val="00B6562D"/>
     <w:rsid w:val="00B6650D"/>
     <w:rsid w:val="00B70102"/>
     <w:rsid w:val="00B70868"/>
+    <w:rsid w:val="00B75BC4"/>
     <w:rsid w:val="00B80B19"/>
     <w:rsid w:val="00B84C98"/>
     <w:rsid w:val="00B93677"/>
     <w:rsid w:val="00BA16B7"/>
     <w:rsid w:val="00BA23D8"/>
     <w:rsid w:val="00BA48C5"/>
     <w:rsid w:val="00BA4F9D"/>
     <w:rsid w:val="00BB3494"/>
     <w:rsid w:val="00BB40B6"/>
+    <w:rsid w:val="00BB7B23"/>
+    <w:rsid w:val="00BC0007"/>
     <w:rsid w:val="00BC0F98"/>
     <w:rsid w:val="00BC6D80"/>
+    <w:rsid w:val="00BD4236"/>
     <w:rsid w:val="00BD59FA"/>
     <w:rsid w:val="00BD64AE"/>
     <w:rsid w:val="00BE2178"/>
     <w:rsid w:val="00C00C49"/>
     <w:rsid w:val="00C01C32"/>
     <w:rsid w:val="00C02C87"/>
     <w:rsid w:val="00C055C2"/>
+    <w:rsid w:val="00C13F48"/>
     <w:rsid w:val="00C174F3"/>
     <w:rsid w:val="00C24A40"/>
+    <w:rsid w:val="00C32F54"/>
     <w:rsid w:val="00C35BB4"/>
     <w:rsid w:val="00C36C6B"/>
     <w:rsid w:val="00C4132D"/>
     <w:rsid w:val="00C43D2C"/>
     <w:rsid w:val="00C50961"/>
     <w:rsid w:val="00C543E8"/>
     <w:rsid w:val="00C622F4"/>
     <w:rsid w:val="00C6304F"/>
     <w:rsid w:val="00C64501"/>
     <w:rsid w:val="00C675DA"/>
     <w:rsid w:val="00C7133F"/>
     <w:rsid w:val="00C71F86"/>
     <w:rsid w:val="00C77316"/>
+    <w:rsid w:val="00C870ED"/>
+    <w:rsid w:val="00C97110"/>
+    <w:rsid w:val="00CA2958"/>
     <w:rsid w:val="00CA5369"/>
     <w:rsid w:val="00CA7699"/>
     <w:rsid w:val="00CB0628"/>
+    <w:rsid w:val="00CB1A85"/>
     <w:rsid w:val="00CB4DED"/>
     <w:rsid w:val="00CB6BC4"/>
     <w:rsid w:val="00CC1289"/>
     <w:rsid w:val="00CC5BD8"/>
     <w:rsid w:val="00CD0BA9"/>
     <w:rsid w:val="00CD6CCB"/>
-    <w:rsid w:val="00CD7329"/>
     <w:rsid w:val="00CD759B"/>
     <w:rsid w:val="00CD7AD1"/>
     <w:rsid w:val="00CE1A4D"/>
     <w:rsid w:val="00CE1BF1"/>
+    <w:rsid w:val="00CF1FB4"/>
     <w:rsid w:val="00D0477F"/>
+    <w:rsid w:val="00D13891"/>
     <w:rsid w:val="00D219A3"/>
     <w:rsid w:val="00D2558D"/>
     <w:rsid w:val="00D25CF7"/>
     <w:rsid w:val="00D41934"/>
     <w:rsid w:val="00D42B77"/>
+    <w:rsid w:val="00D44AF2"/>
+    <w:rsid w:val="00D47F8F"/>
     <w:rsid w:val="00D54A40"/>
-    <w:rsid w:val="00D57D6D"/>
+    <w:rsid w:val="00D55DF8"/>
     <w:rsid w:val="00D848DC"/>
     <w:rsid w:val="00D85F94"/>
     <w:rsid w:val="00D929DE"/>
     <w:rsid w:val="00D956F4"/>
     <w:rsid w:val="00DB36A9"/>
     <w:rsid w:val="00DB41CC"/>
     <w:rsid w:val="00DB621C"/>
     <w:rsid w:val="00DC46E9"/>
     <w:rsid w:val="00DC61DE"/>
     <w:rsid w:val="00DC79CB"/>
     <w:rsid w:val="00DE3E83"/>
     <w:rsid w:val="00DE797F"/>
     <w:rsid w:val="00DF0AB7"/>
     <w:rsid w:val="00DF3E44"/>
     <w:rsid w:val="00E02125"/>
     <w:rsid w:val="00E03B00"/>
     <w:rsid w:val="00E14DC5"/>
     <w:rsid w:val="00E325E9"/>
     <w:rsid w:val="00E37E67"/>
     <w:rsid w:val="00E41C05"/>
     <w:rsid w:val="00E4284B"/>
+    <w:rsid w:val="00E55077"/>
+    <w:rsid w:val="00E559D9"/>
     <w:rsid w:val="00E56893"/>
     <w:rsid w:val="00E66F49"/>
     <w:rsid w:val="00E7040C"/>
+    <w:rsid w:val="00E7550E"/>
     <w:rsid w:val="00E75AD9"/>
+    <w:rsid w:val="00E864EA"/>
     <w:rsid w:val="00E87785"/>
     <w:rsid w:val="00E92D9D"/>
     <w:rsid w:val="00E92F38"/>
+    <w:rsid w:val="00E97484"/>
     <w:rsid w:val="00EA165C"/>
     <w:rsid w:val="00EA5E41"/>
     <w:rsid w:val="00EB348B"/>
     <w:rsid w:val="00EC06B8"/>
     <w:rsid w:val="00EC14D2"/>
     <w:rsid w:val="00EC350D"/>
     <w:rsid w:val="00EC6A82"/>
     <w:rsid w:val="00ED28E2"/>
     <w:rsid w:val="00EE20CD"/>
     <w:rsid w:val="00EF152D"/>
     <w:rsid w:val="00EF77A6"/>
     <w:rsid w:val="00F016AE"/>
     <w:rsid w:val="00F04D36"/>
     <w:rsid w:val="00F13856"/>
+    <w:rsid w:val="00F16010"/>
+    <w:rsid w:val="00F22309"/>
     <w:rsid w:val="00F262A0"/>
-    <w:rsid w:val="00F305D9"/>
     <w:rsid w:val="00F319BA"/>
     <w:rsid w:val="00F3480C"/>
     <w:rsid w:val="00F378D7"/>
     <w:rsid w:val="00F41DB3"/>
     <w:rsid w:val="00F42A7E"/>
     <w:rsid w:val="00F45948"/>
     <w:rsid w:val="00F53DC9"/>
     <w:rsid w:val="00F544D5"/>
     <w:rsid w:val="00F56410"/>
     <w:rsid w:val="00F61364"/>
     <w:rsid w:val="00F63405"/>
     <w:rsid w:val="00F64C88"/>
     <w:rsid w:val="00F65094"/>
     <w:rsid w:val="00F67561"/>
     <w:rsid w:val="00F703BF"/>
     <w:rsid w:val="00F77E2A"/>
     <w:rsid w:val="00F926D7"/>
     <w:rsid w:val="00F976C1"/>
     <w:rsid w:val="00FA23F0"/>
+    <w:rsid w:val="00FB01A8"/>
+    <w:rsid w:val="00FB40ED"/>
     <w:rsid w:val="00FD4124"/>
     <w:rsid w:val="00FE7043"/>
+    <w:rsid w:val="00FF2786"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -10926,214 +6531,214 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F04D36"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="600" w:after="360"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="006839B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="005A0AF4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -12739,50 +8344,76 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="115"/>
           <w:marBottom w:val="230"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1994797760">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="115"/>
           <w:marBottom w:val="230"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1130830758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1182014749">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1671173799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1923368190">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -13148,70 +8779,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MP_UserTags xmlns="a9715436-75b1-4fec-b793-c4a6912dcea6" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <MP_InheritedTags xmlns="a9715436-75b1-4fec-b793-c4a6912dcea6">((MC16)(MC1))((MC201)(MC142)(MC12))((MC5359)(MC44)(MC5))</MP_InheritedTags>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A520E66EB6CC9E4B86BEF3E3FBB94271" ma:contentTypeVersion="3" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d301bbf4b7b0740bd86228c03336d01e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a9715436-75b1-4fec-b793-c4a6912dcea6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42b98b3d84afe84b1d39226e38b35a7a" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a9715436-75b1-4fec-b793-c4a6912dcea6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:MP_UserTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MP_InheritedTags" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Geplantes Startdatum" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
@@ -13316,136 +8951,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D233E814-4B54-4796-8BD9-DA21DEAD1860}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD04445D-D0E7-42FF-B929-E29AFE838881}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a9715436-75b1-4fec-b793-c4a6912dcea6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D233E814-4B54-4796-8BD9-DA21DEAD1860}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9A44B7-93A3-4D66-B793-DF292D8F81A0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55C8AAD6-489C-4F1E-9AA8-6AC87CCFF165}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a9715436-75b1-4fec-b793-c4a6912dcea6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{4bad0d50-9cbb-471c-bae7-38b20ec0f1f9}" enabled="1" method="Standard" siteId="{35aa8c5b-ac0a-4b15-9788-ff6dfa22901f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>352</Words>
-  <Characters>2223</Characters>
+  <Words>617</Words>
+  <Characters>3893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2570</CharactersWithSpaces>
+  <CharactersWithSpaces>4501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krasniqi, Bledar-GMZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>5e11274c,608a2f7a,79187ae4</vt:lpwstr>