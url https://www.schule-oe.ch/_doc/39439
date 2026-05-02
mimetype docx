--- v1 (2025-12-07)
+++ v2 (2026-05-02)
@@ -112,114 +112,141 @@
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="0026588D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="5485054A" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A68C493" w14:textId="7B7EF359" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
+          <w:p w14:paraId="1A68C493" w14:textId="3DD87ACC" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sitzung:</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5A84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C00C49">
+            <w:r w:rsidR="000F235C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>17.11.2025</w:t>
+              <w:t>12.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3252" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4049FC11" w14:textId="4CF36A78" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="0026588D" w:rsidP="00F943E4">
+          <w:p w14:paraId="4049FC11" w14:textId="69AC4BBF" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="0026588D" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>19.00</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000F235C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000F235C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
             <w:r w:rsidR="00F04D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00554AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.00</w:t>
             </w:r>
             <w:r w:rsidR="00F04D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -249,3043 +276,2900 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="4F03CC34" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:trPr>
           <w:trHeight w:val="164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8"/>
           </w:tcPr>
           <w:p w14:paraId="0E28D1C3" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04D36" w:rsidRPr="005A0565" w14:paraId="28E5D8D3" w14:textId="77777777" w:rsidTr="00F943E4">
-[...136 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00F04D36" w:rsidRPr="005C5A84" w14:paraId="5D6C19EE" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB0B5A2" w14:textId="2E13885C" w:rsidR="00E03B00" w:rsidRPr="00E03B00" w:rsidRDefault="00E03B00" w:rsidP="00E03B00">
+          <w:p w14:paraId="2AB0B5A2" w14:textId="0B1D3236" w:rsidR="00E03B00" w:rsidRDefault="00E03B00" w:rsidP="00E03B00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03B00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rückmeldung </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E03B00">
+            <w:r w:rsidR="00241800">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Räbelichtli</w:t>
+              <w:t>Fakelumzug</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E03B00">
+          </w:p>
+          <w:p w14:paraId="1E0C4617" w14:textId="5D942B24" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E967EE5" w14:textId="77777777" w:rsidR="00E03B00" w:rsidRDefault="005E3BA0" w:rsidP="00E03B00">
+          <w:p w14:paraId="2AB36A20" w14:textId="466D9583" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="50"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Danke vom EV für die Unterstützung! </w:t>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Grosses Dankeschön an die Lehrer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6330FB6C" w14:textId="365D432B" w:rsidR="005E3BA0" w:rsidRDefault="00E03B00" w:rsidP="00E03B00">
+          <w:p w14:paraId="11EF936D" w14:textId="59DA2992" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="50"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tee für die Eltern wäre eine schöne Idee gewesen</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, vielleicht das nächste Mal wieder aufnehmen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="507BB53D" w14:textId="4D70F2A8" w:rsidR="00E03B00" w:rsidRDefault="005E3BA0" w:rsidP="00E03B00">
+          <w:p w14:paraId="05400EE7" w14:textId="03226B44" w:rsidR="009328CE" w:rsidRPr="00241800" w:rsidRDefault="009328CE" w:rsidP="00241800">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...442 lines deleted...]
-              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05886A8B" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRPr="005C5A84" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:ind w:left="33"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E56893" w:rsidRPr="00E03B00" w14:paraId="04BA30B8" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1E2D22" w14:textId="7F27A105" w:rsidR="00E03B00" w:rsidRPr="0032549B" w:rsidRDefault="001302CD" w:rsidP="0032549B">
+          <w:p w14:paraId="0A1E2D22" w14:textId="33FD12E1" w:rsidR="00E03B00" w:rsidRPr="0032549B" w:rsidRDefault="001302CD" w:rsidP="0032549B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Aktivitäten 2025/2026</w:t>
+              <w:t>Aktivitäten 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C31B5F4" w14:textId="77777777" w:rsidR="00E03B00" w:rsidRDefault="00E03B00" w:rsidP="00E03B00">
+          <w:p w14:paraId="33C9176D" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC18E91" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00D41934" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bewegungssonntag</w:t>
+            </w:r>
+            <w:r w:rsidR="0032549B" w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07BDB" w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="0032549B" w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.01.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B500B9" w14:textId="349156CF" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00D41934" w:rsidP="00241800">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.01. </w:t>
+            </w:r>
+            <w:r w:rsidR="00241800" w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>um 14:00 Uhr Aufbau, Helfer:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="18B689A6" w14:textId="6A832E1C" w:rsidR="009328CE" w:rsidRPr="0032549B" w:rsidRDefault="009328CE" w:rsidP="00513A6B">
+          <w:p w14:paraId="37A7C8D9" w14:textId="2179B95B" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="52"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032549B">
-[...218 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0032549B">
-[...7 lines deleted...]
-              <w:t>Pupil</w:t>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Mirsada</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="0032549B">
-[...89 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>, Jakub, G</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="001302CD" w:rsidRPr="001302CD">
-[...9 lines deleted...]
-              <w:t>anni organisiert die Fackeln</w:t>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>anni, Annarita, Franco und Monica</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33129BE1" w14:textId="77777777" w:rsidR="00D41934" w:rsidRDefault="00D41934" w:rsidP="0032549B">
+          <w:p w14:paraId="1663AD21" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
-              <w:ind w:left="776" w:hanging="284"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7048AC51" w14:textId="641DF955" w:rsidR="00AE3FA6" w:rsidRDefault="00D41934" w:rsidP="00B650C9">
+          <w:p w14:paraId="726F8F13" w14:textId="5EFFCCE1" w:rsidR="00241800" w:rsidRPr="00C02C87" w:rsidRDefault="00241800" w:rsidP="00241800">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.01. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>um</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 09:00 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Uhr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Postenbetreuung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D81B321" w14:textId="0A2F4DF2" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="51"/>
               </w:numPr>
-              <w:ind w:left="776" w:hanging="284"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032549B">
-[...107 lines deleted...]
-              <w:t xml:space="preserve"> Uhr. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monica, Franco, Gianni, Annarita, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Bledar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und Ruben </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46012C69" w14:textId="71E90AD4" w:rsidR="00D41934" w:rsidRPr="00AE3FA6" w:rsidRDefault="00AE3FA6" w:rsidP="00AE3FA6">
+          <w:p w14:paraId="21C21904" w14:textId="55C8A070" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="51"/>
               </w:numPr>
-              <w:ind w:left="1201" w:hanging="425"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3FA6">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>GSH</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Annarita</w:t>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Eltern</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Wunsch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Personen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="40A2E59A" w14:textId="0DE4F52E" w:rsidR="00D41934" w:rsidRPr="00AE3FA6" w:rsidRDefault="00D41934" w:rsidP="00AE3FA6">
+          <w:p w14:paraId="6E664F2D" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10087D8B" w14:textId="0CBFD45D" w:rsidR="00C02C87" w:rsidRPr="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Getränk</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und Brötchen, werden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> direkt beim Ausgang verteilt. Essen in den Räumlichkeiten ist untersagt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D187BB1" w14:textId="7E0E963D" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="631A2241" w14:textId="363165D9" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Anmeldungen per 19.01.: 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 Kinder (Rekord)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1233DF95" w14:textId="77777777" w:rsidR="00C02C87" w:rsidRPr="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="030FD869" w14:textId="160EA9BD" w:rsidR="00241800" w:rsidRPr="00C02C87" w:rsidRDefault="00241800" w:rsidP="00241800">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Orga</w:t>
+            </w:r>
+            <w:r w:rsidR="00C02C87" w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nisatorisch</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A33D5A" w14:textId="24FA3C23" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="54"/>
               </w:numPr>
-              <w:ind w:left="1201" w:hanging="425"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3FA6">
-[...18 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Getränke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Brötchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Bledar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="08CC00EF" w14:textId="18686CC2" w:rsidR="00D41934" w:rsidRDefault="00D41934" w:rsidP="00AE3FA6">
+          <w:p w14:paraId="25612E71" w14:textId="4B9263B8" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="54"/>
               </w:numPr>
-              <w:ind w:left="1201" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3FA6">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00AE3FA6">
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Schlüssel für die Turnhalle</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241800">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AE3FA6">
+            <w:r w:rsidRPr="00241800">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="00B07BDB">
-[...17 lines deleted...]
-              <w:t>dar</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ledar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="13B364AB" w14:textId="643CCF91" w:rsidR="00AE3FA6" w:rsidRDefault="00AE3FA6" w:rsidP="00AE3FA6">
+          <w:p w14:paraId="65748512" w14:textId="77777777" w:rsidR="00241800" w:rsidRDefault="00241800" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="54"/>
               </w:numPr>
-              <w:ind w:left="1201" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Reservierung der Turnhalle: Frau Solimin</w:t>
-[...9 lines deleted...]
-              <w:t>e</w:t>
+              <w:t>Stationenplan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: Gianni</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FCF491E" w14:textId="0360134A" w:rsidR="00AE3FA6" w:rsidRPr="00AE3FA6" w:rsidRDefault="00AE3FA6" w:rsidP="00AE3FA6">
+          <w:p w14:paraId="4D5CA01B" w14:textId="77777777" w:rsidR="00241800" w:rsidRPr="00241800" w:rsidRDefault="00AE3FA6" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="54"/>
               </w:numPr>
-              <w:ind w:left="1201" w:hanging="425"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-              <w:t>anni</w:t>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Input für Gianni: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22DD91EC" w14:textId="4117CF29" w:rsidR="00AE3FA6" w:rsidRPr="00EC6A82" w:rsidRDefault="00AE3FA6" w:rsidP="00EC6A82">
+          <w:p w14:paraId="22DD91EC" w14:textId="4AD420AB" w:rsidR="00AE3FA6" w:rsidRPr="00241800" w:rsidRDefault="00AE3FA6" w:rsidP="00241800">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="54"/>
               </w:numPr>
-              <w:ind w:left="1201" w:hanging="425"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="1059" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC6A82">
-[...8 lines deleted...]
-              <w:t>Input für Gianni: Schraubzwingen mitnehmen</w:t>
+            <w:r w:rsidRPr="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schraubzwingen </w:t>
+            </w:r>
+            <w:r w:rsidR="00241800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>und Kaffe</w:t>
+            </w:r>
+            <w:r w:rsidR="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49D91E7F" w14:textId="2933BE49" w:rsidR="00AE3FA6" w:rsidRDefault="00AE3FA6" w:rsidP="0032549B">
+            <w:pPr>
+              <w:ind w:left="776" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="063E1FC2" w14:textId="77777777" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="0032549B">
             <w:pPr>
               <w:ind w:left="776" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C8919B0" w14:textId="77777777" w:rsidR="00877EAF" w:rsidRDefault="00877EAF" w:rsidP="0032549B">
             <w:pPr>
               <w:ind w:left="776" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21A5F65F" w14:textId="77777777" w:rsidR="000C187F" w:rsidRDefault="000C187F" w:rsidP="0032549B">
+          <w:p w14:paraId="450CF918" w14:textId="77777777" w:rsidR="00C02C87" w:rsidRDefault="00877EAF" w:rsidP="00C02C87">
             <w:pPr>
-              <w:ind w:left="776" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fasnacht</w:t>
+            </w:r>
+            <w:r w:rsidR="001302CD" w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 06.02.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07BDB" w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716E3D3E" w14:textId="77777777" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7483597A" w14:textId="77777777" w:rsidR="000C187F" w:rsidRDefault="000C187F" w:rsidP="0032549B">
-[...11 lines deleted...]
-          <w:p w14:paraId="3D936E9C" w14:textId="1ECA34F5" w:rsidR="001302CD" w:rsidRDefault="00877EAF" w:rsidP="000C187F">
+          <w:p w14:paraId="109B4892" w14:textId="577C7455" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="776" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3FA6">
-[...147 lines deleted...]
-              <w:t xml:space="preserve">teilgenommen. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ca. 120 Kinder vom RG werden teilnehmen (Kindergarten und Unterstufe)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22500407" w14:textId="78EC5A11" w:rsidR="001302CD" w:rsidRDefault="001302CD" w:rsidP="000C187F">
+          <w:p w14:paraId="5FA56469" w14:textId="53CA01F7" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001302CD">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">n gut an. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Besammlung ist um 08:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Uhr </w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in den Klassen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>geplant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, KG spätestens um 8.25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50750F93" w14:textId="4E3FB2BB" w:rsidR="001302CD" w:rsidRDefault="00AE3FA6" w:rsidP="001302CD">
+          <w:p w14:paraId="0D51D121" w14:textId="4A44B046" w:rsidR="00F305D9" w:rsidRDefault="00F305D9" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> übernimmt die Org. für die Fasnacht. </w:t>
+              <w:t>08:25 Uhr Besammlung der Klassen beim Tatzelwurm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320606E8" w14:textId="4CDB1600" w:rsidR="001302CD" w:rsidRDefault="00AE3FA6" w:rsidP="001302CD">
+          <w:p w14:paraId="1D6A1302" w14:textId="01CEAEE2" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Anlass findet nur für </w:t>
+              <w:t>08:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>die Kindergärt</w:t>
-[...49 lines deleted...]
-              <w:t>Unterstufe statt.</w:t>
+              <w:t xml:space="preserve"> Uhr Start des Umzuges</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34DE7DC1" w14:textId="17AA3CD4" w:rsidR="001302CD" w:rsidRDefault="001302CD" w:rsidP="001302CD">
+          <w:p w14:paraId="16476600" w14:textId="545952B1" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aufgrund der Anzahl Kinder und Helfer findet die Disco </w:t>
-[...9 lines deleted...]
-              <w:t>im grossen Saal</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> im Zentrum statt.</w:t>
-[...19 lines deleted...]
-              <w:t>Vom RG werden nur die Unterstufenklassen an der Disco teilnehmen.</w:t>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Uhr Treffpunkt auf dem Dorfplatz -&gt; Eltern sind beim Treffpunkt willkommen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7138E787" w14:textId="1E484234" w:rsidR="001302CD" w:rsidRDefault="001302CD" w:rsidP="001302CD">
+          <w:p w14:paraId="5FF4B7BD" w14:textId="0F017CD3" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Aus Sicherheitsgründen wird der Umzug pro Schul</w:t>
-[...29 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Disco im Zentrum mit einer Dauer von +/- 1 Stunde</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (nur für die Unterstufe)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1709DA70" w14:textId="77777777" w:rsidR="001302CD" w:rsidRDefault="001302CD" w:rsidP="001302CD">
+          <w:p w14:paraId="290D3BA3" w14:textId="62A12619" w:rsidR="00C02C87" w:rsidRPr="00F305D9" w:rsidRDefault="00C02C87" w:rsidP="00F305D9">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="57"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001302CD">
-[...27 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KIGA wird nach dem Dorfplatz zurück ins Klassenzimmer gehen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F37610" w14:textId="77777777" w:rsidR="001302CD" w:rsidRDefault="001302CD" w:rsidP="001302CD">
+          <w:p w14:paraId="16CB8325" w14:textId="3C3C982E" w:rsidR="00C02C87" w:rsidRDefault="00F305D9" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001302CD">
-[...8 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Gianni, Pamela, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Nach der Disco</w:t>
+            </w:r>
+            <w:r w:rsidR="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Annarita</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">(ca. 11 Uhr) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rück</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> und </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>kehr der Unterstufe</w:t>
+            </w:r>
+            <w:r w:rsidR="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ins Klassenzimmer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B0A9A8E" w14:textId="2F009DF4" w:rsidR="001302CD" w:rsidRPr="001302CD" w:rsidRDefault="001302CD" w:rsidP="001302CD">
+          <w:p w14:paraId="5C5A1D79" w14:textId="77777777" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="55"/>
               </w:numPr>
-              <w:ind w:left="1059" w:hanging="425"/>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001302CD">
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nachmittagsunterricht wie gewohnt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2895B44A" w14:textId="77777777" w:rsidR="00C02C87" w:rsidRPr="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DA2BD51" w14:textId="77777777" w:rsidR="00C02C87" w:rsidRPr="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organisatorisch:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27459FC0" w14:textId="0A816479" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Die Playliste wird durch P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Niksic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mit dem Elternrat RG geteilt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C854B8B" w14:textId="4C7331BE" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Musik Boxen werden mitgebracht und gleichzeit</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gestartet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C104FEC" w14:textId="0CA1211A" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unterstützung für den Aufbau am 05.02. ist noch offen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6892AEC8" w14:textId="5D38424F" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Unterstützung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>beim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Umzug</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Pamela, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Nefida</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Annarita, Gianni, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Nicole, Blender</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Mirsade</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7CD234C3" w14:textId="1251D60F" w:rsidR="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C02C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Route: Garten-, Märzenbühl und S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onnenbergstrasse -&gt; Unterführung zum Dorfplatz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="214D28CD" w14:textId="7F7B2E93" w:rsidR="00C02C87" w:rsidRPr="00C02C87" w:rsidRDefault="00C02C87" w:rsidP="00C02C87">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:ind w:left="1201" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sandra wird die Route ablaufen</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>um die</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Zeit</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>planen zu können</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DB2D56" w14:textId="74D08B41" w:rsidR="00C02C87" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Route für RG muss noch festgelegt werden</w:t>
+              <w:t xml:space="preserve">Elternschreiben wird </w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">durch Frau Solimine </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">über </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pupil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> versendet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CB19D55" w14:textId="74F78C4A" w:rsidR="00223296" w:rsidRPr="002F2735" w:rsidRDefault="00223296" w:rsidP="00E56893">
+          <w:p w14:paraId="1CB19D55" w14:textId="74F78C4A" w:rsidR="00223296" w:rsidRPr="003A003E" w:rsidRDefault="00223296" w:rsidP="003A003E">
             <w:pPr>
-              <w:ind w:left="360"/>
-[...6 lines deleted...]
-                <w:lang w:val="it-IT"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64ED754E" w14:textId="77777777" w:rsidR="00E56893" w:rsidRPr="002F2735" w:rsidRDefault="00E56893" w:rsidP="00F943E4">
+          <w:p w14:paraId="64ED754E" w14:textId="77777777" w:rsidR="00E56893" w:rsidRPr="000F235C" w:rsidRDefault="00E56893" w:rsidP="00F943E4">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84C98" w14:paraId="02F78514" w14:textId="77777777" w:rsidTr="00F943E4">
-[...132 lines deleted...]
-      <w:tr w:rsidR="00204E4B" w14:paraId="2399A1B4" w14:textId="77777777" w:rsidTr="00F943E4">
+      <w:tr w:rsidR="00204E4B" w:rsidRPr="003A003E" w14:paraId="2399A1B4" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="17DF5E25" w14:textId="77777777" w:rsidR="004B1057" w:rsidRDefault="004B1057" w:rsidP="001302CD">
             <w:pPr>
               <w:ind w:left="1201" w:hanging="1134"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Diverses: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547BA803" w14:textId="3D99DE92" w:rsidR="002F2735" w:rsidRPr="001302CD" w:rsidRDefault="001302CD" w:rsidP="000C187F">
+          <w:p w14:paraId="33C2E5C3" w14:textId="5CF8E936" w:rsidR="004B1057" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="56"/>
               </w:numPr>
-              <w:ind w:left="918" w:hanging="426"/>
+              <w:ind w:left="776" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001302CD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Fachstelle: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Interviews finden am 23.02.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026 um 16 Uhr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> statt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49664417" w14:textId="1C0B07D2" w:rsidR="0097350C" w:rsidRDefault="0097350C" w:rsidP="000C187F">
-[...191 lines deleted...]
-          <w:p w14:paraId="0CADC2B7" w14:textId="1B51271F" w:rsidR="001302CD" w:rsidRPr="000C187F" w:rsidRDefault="001302CD" w:rsidP="000C187F">
+          <w:p w14:paraId="5073F2AC" w14:textId="1135EDEF" w:rsidR="003A003E" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="56"/>
               </w:numPr>
-              <w:ind w:left="918" w:hanging="426"/>
+              <w:ind w:left="776" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C187F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>FSB (Fachstelle für Schulbeurteilung),</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Es wird eine Delegation der Elternräte dazu eingeladen.</w:t>
+              <w:t xml:space="preserve">Schulhaus Bauprojekt: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gianni</w:t>
+            </w:r>
+            <w:r w:rsidR="00775AD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> De Palma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bledar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00775AD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krasniqi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">und Corinne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00775AD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avanzino</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00775AD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">melden sich als Interessierte aus dem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ER</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, um</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an de</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurierung des Vorprojektes (Primarschulzentrum Rebberg) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teil</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nehmen</w:t>
+            </w:r>
+            <w:r w:rsidR="00F305D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wenn die Termine bekannt sind, wird </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>entscheiden</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wer es sich einrichten kann.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46E65092" w14:textId="13568DEE" w:rsidR="001302CD" w:rsidRPr="000C187F" w:rsidRDefault="001302CD" w:rsidP="000C187F">
+          <w:p w14:paraId="390233B1" w14:textId="77777777" w:rsidR="003A003E" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="56"/>
               </w:numPr>
-              <w:ind w:left="918" w:hanging="437"/>
+              <w:ind w:left="776" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C187F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Schulfest:</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Ende Schuljahr findet ein Fest mit allen Klassen des RG statt.</w:t>
+              <w:t>Schulfest am 03.07.:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ED3B965" w14:textId="5ED985D3" w:rsidR="004B1057" w:rsidRPr="004B1057" w:rsidRDefault="004B1057" w:rsidP="00C00C49">
+          <w:p w14:paraId="236B7ABF" w14:textId="78E39E91" w:rsidR="003A003E" w:rsidRPr="00CD7329" w:rsidRDefault="00CD7329" w:rsidP="003A003E">
             <w:pPr>
-              <w:ind w:left="360"/>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:ind w:left="1201" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Es wird angeregt, dass eine </w:t>
+            </w:r>
+            <w:r w:rsidR="003A003E" w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Schlechtwetter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ariante </w:t>
+            </w:r>
+            <w:r w:rsidR="003A003E" w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>aus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ge</w:t>
+            </w:r>
+            <w:r w:rsidR="003A003E" w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arbei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tet werden soll</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E83FB75" w14:textId="377D258A" w:rsidR="003A003E" w:rsidRPr="00CD7329" w:rsidRDefault="003A003E" w:rsidP="003A003E">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:ind w:left="1201" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Im OK </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>sind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>: Pamela</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Niksic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>, Nicole</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guth</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>, Annarita</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fiorentina</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>, Sandra</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Benaglio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und Ruben</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Arndt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED3B965" w14:textId="041BAD14" w:rsidR="003A003E" w:rsidRPr="003A003E" w:rsidRDefault="003A003E" w:rsidP="003A003E">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:ind w:left="1201" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lebensmittel </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">können </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gerne über </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bledar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bestell</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>t werden</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7C1E0D" w14:textId="77777777" w:rsidR="00204E4B" w:rsidRDefault="00204E4B" w:rsidP="00F943E4">
+          <w:p w14:paraId="3B7C1E0D" w14:textId="77777777" w:rsidR="00204E4B" w:rsidRPr="003A003E" w:rsidRDefault="00204E4B" w:rsidP="00F943E4">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04D36" w14:paraId="6F07C318" w14:textId="77777777" w:rsidTr="00F943E4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
@@ -3304,125 +3188,155 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nächste Sitzung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E43D1F0" w14:textId="77777777" w:rsidR="00B84C98" w:rsidRDefault="00B84C98" w:rsidP="00F943E4">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E409679" w14:textId="0D12F74E" w:rsidR="00044CAB" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
+          <w:p w14:paraId="7E409679" w14:textId="773F07A1" w:rsidR="00044CAB" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Der </w:t>
             </w:r>
             <w:r w:rsidR="00A26CE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Elternrat</w:t>
             </w:r>
             <w:r w:rsidRPr="00671BA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> trifft sich am</w:t>
             </w:r>
             <w:r w:rsidR="00026892">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:r w:rsidR="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
             <w:r w:rsidR="00026892" w:rsidRPr="004C538D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>12.01.26</w:t>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="003A003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00026892" w:rsidRPr="004C538D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.26</w:t>
             </w:r>
             <w:r w:rsidR="00A26CE5" w:rsidRPr="004C538D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> um 19:00 Uhr</w:t>
             </w:r>
             <w:r w:rsidR="004C538D" w:rsidRPr="004C538D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> oder 18.45 Uhr</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33CDB0A7" w14:textId="13E85F88" w:rsidR="00F04D36" w:rsidRPr="00D25A22" w:rsidRDefault="00F04D36" w:rsidP="00B84C98">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74FED394" w14:textId="77777777" w:rsidR="00F04D36" w:rsidRDefault="00F04D36" w:rsidP="00F943E4">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3444,131 +3358,131 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Monica Reale</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F53DC9" w:rsidRPr="00A506FF" w:rsidSect="00536F5F">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="417CFC6D" w14:textId="77777777" w:rsidR="005C2696" w:rsidRDefault="005C2696">
+    <w:p w14:paraId="159C0B2C" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CBA820F" w14:textId="77777777" w:rsidR="005C2696" w:rsidRDefault="005C2696">
+    <w:p w14:paraId="2DA47106" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05020102010804080708"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69E4E1C4" w14:textId="0B42B805" w:rsidR="00913247" w:rsidRDefault="00C00C49" w:rsidP="00967F6D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="199A3E08" wp14:editId="096BD384">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
@@ -3824,97 +3738,97 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="143BF8FB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:24.5pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbhkBiDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynybAZcYqsRYYB&#10;RVsgHXpWZCk2IIsCpcTOfv0oJU62bqdhF5kmKX6897S4HTrDDgp9C7bixSTnTFkJdWt3Ff/+sv7w&#10;iTMfhK2FAasqflSe3y7fv1v0rlRTaMDUChkVsb7sXcWbEFyZZV42qhN+Ak5ZCmrATgT6xV1Wo+ip&#10;emeyaZ5/zHrA2iFI5T15709Bvkz1tVYyPGntVWCm4jRbSCemcxvPbLkQ5Q6Fa1p5HkP8wxSdaC01&#10;vZS6F0GwPbZ/lOpaieBBh4mELgOtW6nSDrRNkb/ZZtMIp9IuBI53F5j8/ysrHw8b94wsDF9gIAIj&#10;IL3zpSdn3GfQ2MUvTcooThAeL7CpITBJzpuiKOYUkRS6mc1nswRrdr3s0IevCjoWjYojsZLAEocH&#10;H6ghpY4psZeFdWtMYsbY3xyUGD3ZdcJohWE7sLau+HScfgv1kZZCOPHtnVy31PpB+PAskAimaUm0&#10;4YkObaCvOJwtzhrAH3/zx3zCnaKc9SSYiltSNGfmmyU+orZGA0djm4zicz7PKW733R2QDAt6EU4m&#10;k7wYzGhqhO6V5LyKjSgkrKR2Fd+O5l04KZeeg1SrVUoiGTkRHuzGyVg6whWxfBleBboz4IGYeoRR&#10;TaJ8g/spN970brUPhH4iJUJ7AvKMOEkwcXV+LlHjv/6nrOujXv4EAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhrRo2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLGUrCErTCU3i&#10;NIS0jQu3LPHaQuNUjbt1b4/hAhdLv37r8+dyOYVOHXFIbSQDt7MMFJKLvqXawPvu5eYBVGJL3naR&#10;0MAZEyyry4vSFj6eaIPHLddKIJQKa6Bh7gutk2sw2DSLPZJ0hzgEyxKHWvvBngQeOj3PsnsdbEty&#10;obE9rhp0X9sxGLjb8Ov4RrvFxzQ/f677lVsc1s6Y66vp+QkU48R/y/CjL+pQidM+juST6gzII/w7&#10;pcsfJe2Fm+egq1L/d6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABuGQGIOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMWGtGjZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Public" style="position:absolute;margin-left:0;margin-top:0;width:24.5pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsR5ckDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2y3ybAacYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0oJW66bqdhF5kmKX689zS/HTrDDgp9C7bixSTnTFkJdWt3Ff/xvPr0&#10;hTMfhK2FAasqflSe3y4+fpj3rlRX0ICpFTIqYn3Zu4o3Ibgyy7xsVCf8BJyyFNSAnQj0i7usRtFT&#10;9c5kV3n+OesBa4cglffkvT8F+SLV11rJ8Ki1V4GZitNsIZ2Yzm08s8VclDsUrmnleQzxD1N0orXU&#10;9LXUvQiC7bH9o1TXSgQPOkwkdBlo3UqVdqBtivzdNptGOJV2IXC8e4XJ/7+y8uGwcU/IwvAVBiIw&#10;AtI7X3pyxn0GjV380qSM4gTh8RU2NQQmyXldFMWMIpJC19PZdJpgzS6XHfrwTUHHolFxJFYSWOKw&#10;9oEaUuqYEntZWLXGJGaM/c1BidGTXSaMVhi2A2vrN9NvoT7SUggnvr2Tq5Zar4UPTwKJYJqWRBse&#10;6dAG+orD2eKsAfz5N3/MJ9wpyllPgqm4JUVzZr5b4iNqazRwNLbJKG7yWU5xu+/ugGRY0ItwMpnk&#10;xWBGUyN0LyTnZWxEIWEltav4djTvwkm59BykWi5TEsnIibC2Gydj6QhXxPJ5eBHozoAHYuoBRjWJ&#10;8h3up9x407vlPhD6iZQI7QnIM+IkwcTV+blEjb/9T1mXR734BQAA//8DAFBLAwQUAAYACAAAACEA&#10;xYa0aNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixlKwhK0wlN4jSE&#10;tI0Ltyzx2kLjVI27dW+P4QIXS79+6/PncjmFTh1xSG0kA7ezDBSSi76l2sD77uXmAVRiS952kdDA&#10;GRMsq8uL0hY+nmiDxy3XSiCUCmugYe4LrZNrMNg0iz2SdIc4BMsSh1r7wZ4EHjo9z7J7HWxLcqGx&#10;Pa4adF/bMRi42/Dr+Ea7xcc0P3+u+5VbHNbOmOur6fkJFOPEf8vwoy/qUInTPo7kk+oMyCP8O6XL&#10;HyXthZvnoKtS/3evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCsR5ckDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDFhrRo2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="1565C462" w14:textId="7C2B92F4" w:rsidR="00C00C49" w:rsidRPr="00C00C49" w:rsidRDefault="00C00C49" w:rsidP="00C00C49">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C00C49">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FEC10A6" w14:textId="77777777" w:rsidR="005C2696" w:rsidRDefault="005C2696">
+    <w:p w14:paraId="56E98262" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AC4D105" w14:textId="77777777" w:rsidR="005C2696" w:rsidRDefault="005C2696">
+    <w:p w14:paraId="2EAB0AD9" w14:textId="77777777" w:rsidR="00A61D8D" w:rsidRDefault="00A61D8D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="365F0DD9" w14:textId="77777777" w:rsidR="0046252D" w:rsidRDefault="0046252D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4579E28C" w14:textId="77777777" w:rsidR="0046252D" w:rsidRDefault="0046252D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
@@ -4219,50 +4133,164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6961" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7681" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01972EBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BDE5DE2"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0572295F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C88F54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4378,51 +4406,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06743449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13ECC528"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4468,51 +4496,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A21E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAACD2C6"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4581,51 +4609,165 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07283962"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42008726"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07865A14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0426182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="1106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4741,51 +4883,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08485B57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2023B08"/>
+    <w:lvl w:ilvl="0" w:tplc="F8461B6E">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AAA4E58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="26D03BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="822"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4901,51 +5156,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF65851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C102209A"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5014,51 +5269,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D9B2129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4462F416"/>
     <w:lvl w:ilvl="0" w:tplc="0298C398">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -5129,51 +5384,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="128538A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72386EA4"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2216" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5242,51 +5497,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7256" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16405933"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="871A9720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5402,51 +5657,389 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B37307C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A796C478"/>
+    <w:lvl w:ilvl="0" w:tplc="F8461B6E">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9C4859"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69B477D0"/>
+    <w:lvl w:ilvl="0" w:tplc="F8461B6E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C2C5FF7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5240C34"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1921" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2641" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3361" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4081" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4801" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5521" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6241" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6961" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7681" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D695BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="597C8294"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5515,51 +6108,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E9A05A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="871A9720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5675,51 +6268,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="337F503B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0EAC3460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5835,51 +6428,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34891EFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F604AA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -6004,51 +6597,51 @@
           <w:tab w:val="num" w:pos="1100"/>
         </w:tabs>
         <w:ind w:left="1100" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1244"/>
         </w:tabs>
         <w:ind w:left="1244" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0041F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0807001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -6117,51 +6710,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D3E2A1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E474F5EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6277,51 +6870,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FED3708"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="574EB72A"/>
+    <w:lvl w:ilvl="0" w:tplc="24A2E26E">
+      <w:start w:val="24"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43847106"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECCA8B2C"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455511B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C96A8DC4"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6390,51 +7209,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48D711E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B021210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="255"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6550,51 +7369,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E5D0DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BDEFF52"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6663,51 +7482,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7C37DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="027A681E"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="852" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1572" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6776,51 +7595,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5892" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6612" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="533B40F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC2E2CB6"/>
     <w:lvl w:ilvl="0" w:tplc="CA54A63C">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FCB2FF74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6916,51 +7735,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="95043D06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B4760A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CB066D6"/>
     <w:lvl w:ilvl="0" w:tplc="7D70C384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4E462DF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7056,51 +7875,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68888D1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583A796A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="549C78CC"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7169,51 +7988,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE376A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EC443A4"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7282,51 +8101,165 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C532848"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BA02F88"/>
+    <w:lvl w:ilvl="0" w:tplc="218C5A30">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60100F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3DACDD6"/>
     <w:lvl w:ilvl="0" w:tplc="D512C898">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7395,51 +8328,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="601E2381"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA64E52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7555,51 +8488,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60781AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F388546A"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7668,51 +8601,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63340756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE98C9DE"/>
     <w:lvl w:ilvl="0" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7758,51 +8691,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63B14EE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9EBE74E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7918,51 +8851,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64FE2AC2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0807001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -8031,51 +8964,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="663B42B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="448E699C"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8144,51 +9077,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67AE4932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE628DB0"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8257,51 +9190,164 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A8E0C49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="062E840E"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B044B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="678CFF16"/>
     <w:lvl w:ilvl="0" w:tplc="B6BCB9D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8369,51 +9415,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1A4D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="644C50C6"/>
     <w:lvl w:ilvl="0" w:tplc="1292E50C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8524297C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8509,51 +9555,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="341A3B30" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E90CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD5E411E"/>
     <w:lvl w:ilvl="0" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1212" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1932" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8623,51 +9669,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6252" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6972" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74CA3F52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9FB8E21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -8814,193 +9860,223 @@
   <w:num w:numId="3" w16cid:durableId="880627912">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1507401075">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="809399005">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2146392955">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="202328106">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550259291">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1662929145">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2022009009">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1725712621">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="476648676">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1117021542">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1945845173">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="42414267">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="839470174">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1037004981">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="42414267">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="18" w16cid:durableId="966811562">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="839470174">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="19" w16cid:durableId="335309895">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1037004981">
+  <w:num w:numId="20" w16cid:durableId="1366951323">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="966811562">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="1953393061">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="935940485">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1110780651">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="103812411">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1911117872">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="103812411">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="26" w16cid:durableId="2042128798">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="699623922">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1899784911">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="920144884">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1797681408">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="289870160">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="742527526">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="397170765">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="716781692">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1308242045">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2037461608">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="440421022">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1565024000">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1046567190">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="251210507">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1797681408">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="41" w16cid:durableId="1935169987">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="289870160">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="42" w16cid:durableId="1396246872">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="742527526">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="43" w16cid:durableId="759956416">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="397170765">
+  <w:num w:numId="44" w16cid:durableId="1067873092">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="716781692">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="45" w16cid:durableId="892232644">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="669716983">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="906452407">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="733158214">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1465543109">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1428304454">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="754742920">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1426656599">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="933364156">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="756513354">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1978994548">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1070226971">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="274866598">
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="680"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:drawingGridVerticalSpacing w:val="127"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9011,416 +10087,430 @@
     <w:rsidRoot w:val="00F04D36"/>
     <w:rsid w:val="00026892"/>
     <w:rsid w:val="00033520"/>
     <w:rsid w:val="00035224"/>
     <w:rsid w:val="000362AE"/>
     <w:rsid w:val="00036ED9"/>
     <w:rsid w:val="000423CE"/>
     <w:rsid w:val="00044580"/>
     <w:rsid w:val="00044CAB"/>
     <w:rsid w:val="00055419"/>
     <w:rsid w:val="00056D1D"/>
     <w:rsid w:val="0005756F"/>
     <w:rsid w:val="00067C4B"/>
     <w:rsid w:val="00072CA0"/>
     <w:rsid w:val="00077963"/>
     <w:rsid w:val="000919EF"/>
     <w:rsid w:val="000926F0"/>
     <w:rsid w:val="000A05FA"/>
     <w:rsid w:val="000A3F5D"/>
     <w:rsid w:val="000A4063"/>
     <w:rsid w:val="000A5659"/>
     <w:rsid w:val="000B54F6"/>
     <w:rsid w:val="000B663A"/>
     <w:rsid w:val="000C187F"/>
     <w:rsid w:val="000C2282"/>
+    <w:rsid w:val="000D08DE"/>
     <w:rsid w:val="000D1776"/>
     <w:rsid w:val="000D4DB7"/>
     <w:rsid w:val="000D6C9B"/>
     <w:rsid w:val="000E0711"/>
     <w:rsid w:val="000E1ECB"/>
     <w:rsid w:val="000E3A9D"/>
     <w:rsid w:val="000E7DB2"/>
+    <w:rsid w:val="000F235C"/>
     <w:rsid w:val="000F2740"/>
     <w:rsid w:val="000F30B4"/>
+    <w:rsid w:val="000F3B40"/>
     <w:rsid w:val="000F3F71"/>
     <w:rsid w:val="000F6DDA"/>
     <w:rsid w:val="001002F4"/>
     <w:rsid w:val="00106D63"/>
     <w:rsid w:val="00110FA8"/>
     <w:rsid w:val="00121BFE"/>
+    <w:rsid w:val="0012230D"/>
     <w:rsid w:val="001266CE"/>
     <w:rsid w:val="001302CD"/>
     <w:rsid w:val="00150FC9"/>
     <w:rsid w:val="001512B3"/>
     <w:rsid w:val="00155093"/>
     <w:rsid w:val="00162B51"/>
     <w:rsid w:val="00181170"/>
     <w:rsid w:val="00181EAB"/>
     <w:rsid w:val="0018444F"/>
     <w:rsid w:val="00195FDD"/>
+    <w:rsid w:val="001A2405"/>
     <w:rsid w:val="001B61E1"/>
     <w:rsid w:val="001B70D5"/>
+    <w:rsid w:val="001C060A"/>
     <w:rsid w:val="001C0611"/>
     <w:rsid w:val="001D0800"/>
     <w:rsid w:val="001D2130"/>
     <w:rsid w:val="001F6718"/>
     <w:rsid w:val="00204E4B"/>
     <w:rsid w:val="00210D27"/>
     <w:rsid w:val="002143A9"/>
     <w:rsid w:val="00223296"/>
+    <w:rsid w:val="00241800"/>
     <w:rsid w:val="0024574F"/>
     <w:rsid w:val="00257A1A"/>
     <w:rsid w:val="00264D8D"/>
     <w:rsid w:val="0026588D"/>
     <w:rsid w:val="00271B64"/>
     <w:rsid w:val="00274195"/>
     <w:rsid w:val="002755A6"/>
     <w:rsid w:val="00276C75"/>
     <w:rsid w:val="00277DBB"/>
     <w:rsid w:val="002803CD"/>
     <w:rsid w:val="00281151"/>
     <w:rsid w:val="00283734"/>
     <w:rsid w:val="002C1D5E"/>
     <w:rsid w:val="002C2A06"/>
     <w:rsid w:val="002C3BB2"/>
     <w:rsid w:val="002D44E7"/>
     <w:rsid w:val="002D4F24"/>
     <w:rsid w:val="002E0582"/>
     <w:rsid w:val="002E16B6"/>
     <w:rsid w:val="002F2735"/>
     <w:rsid w:val="002F2B73"/>
     <w:rsid w:val="0031205E"/>
     <w:rsid w:val="00316FA9"/>
     <w:rsid w:val="0032549B"/>
     <w:rsid w:val="00337923"/>
     <w:rsid w:val="00344646"/>
     <w:rsid w:val="003467ED"/>
     <w:rsid w:val="003601F0"/>
     <w:rsid w:val="0037108A"/>
     <w:rsid w:val="00383B95"/>
+    <w:rsid w:val="003A003E"/>
     <w:rsid w:val="003A0A81"/>
     <w:rsid w:val="003B2D42"/>
     <w:rsid w:val="003B41B7"/>
     <w:rsid w:val="003D3360"/>
     <w:rsid w:val="003E024F"/>
     <w:rsid w:val="003E1BB0"/>
     <w:rsid w:val="003F318A"/>
     <w:rsid w:val="003F622F"/>
     <w:rsid w:val="0041491E"/>
     <w:rsid w:val="0041653E"/>
     <w:rsid w:val="004205C9"/>
     <w:rsid w:val="00423C0C"/>
     <w:rsid w:val="00425A05"/>
     <w:rsid w:val="00426CEA"/>
     <w:rsid w:val="00435BF6"/>
     <w:rsid w:val="00436160"/>
     <w:rsid w:val="00443DDF"/>
     <w:rsid w:val="0046252D"/>
     <w:rsid w:val="004712B5"/>
     <w:rsid w:val="004747CA"/>
     <w:rsid w:val="004907A3"/>
     <w:rsid w:val="004915EC"/>
     <w:rsid w:val="00492643"/>
     <w:rsid w:val="00492DD1"/>
     <w:rsid w:val="004A22AA"/>
     <w:rsid w:val="004A7A55"/>
     <w:rsid w:val="004B1057"/>
     <w:rsid w:val="004B43C7"/>
     <w:rsid w:val="004B632C"/>
     <w:rsid w:val="004C499F"/>
     <w:rsid w:val="004C538D"/>
     <w:rsid w:val="004C68A5"/>
     <w:rsid w:val="004D3F57"/>
     <w:rsid w:val="004D482E"/>
     <w:rsid w:val="004E19BC"/>
     <w:rsid w:val="00500C96"/>
     <w:rsid w:val="00516BB7"/>
     <w:rsid w:val="0053065D"/>
     <w:rsid w:val="00531917"/>
     <w:rsid w:val="005363CA"/>
     <w:rsid w:val="00536F5F"/>
     <w:rsid w:val="00540B78"/>
     <w:rsid w:val="0055017E"/>
     <w:rsid w:val="00550E09"/>
     <w:rsid w:val="0055350E"/>
     <w:rsid w:val="00554AB7"/>
+    <w:rsid w:val="00554B42"/>
     <w:rsid w:val="00554C62"/>
     <w:rsid w:val="0055616B"/>
     <w:rsid w:val="00561DA8"/>
     <w:rsid w:val="00575183"/>
     <w:rsid w:val="00580156"/>
     <w:rsid w:val="00585DDF"/>
     <w:rsid w:val="00594787"/>
     <w:rsid w:val="005A0139"/>
     <w:rsid w:val="005A0565"/>
     <w:rsid w:val="005A0AF4"/>
     <w:rsid w:val="005A33A0"/>
     <w:rsid w:val="005B2DC2"/>
     <w:rsid w:val="005B330B"/>
     <w:rsid w:val="005B6B03"/>
-    <w:rsid w:val="005C2696"/>
     <w:rsid w:val="005C5DEA"/>
     <w:rsid w:val="005D7FDD"/>
     <w:rsid w:val="005E2A1F"/>
     <w:rsid w:val="005E3BA0"/>
     <w:rsid w:val="005F4C73"/>
     <w:rsid w:val="005F5648"/>
     <w:rsid w:val="00611AD2"/>
     <w:rsid w:val="00627E98"/>
     <w:rsid w:val="00633E22"/>
     <w:rsid w:val="00635C86"/>
     <w:rsid w:val="006407FE"/>
     <w:rsid w:val="00642154"/>
     <w:rsid w:val="00646AFA"/>
     <w:rsid w:val="0065018B"/>
     <w:rsid w:val="0065668A"/>
     <w:rsid w:val="00676318"/>
     <w:rsid w:val="006839B2"/>
     <w:rsid w:val="00686604"/>
     <w:rsid w:val="006924D8"/>
     <w:rsid w:val="00695851"/>
     <w:rsid w:val="006A0DFB"/>
     <w:rsid w:val="006D21DA"/>
     <w:rsid w:val="006D3898"/>
     <w:rsid w:val="006D7F56"/>
     <w:rsid w:val="006E0D0E"/>
     <w:rsid w:val="006F1253"/>
     <w:rsid w:val="006F1CF1"/>
     <w:rsid w:val="007122BE"/>
     <w:rsid w:val="007340C9"/>
     <w:rsid w:val="007342FF"/>
     <w:rsid w:val="007416AF"/>
     <w:rsid w:val="00744F46"/>
     <w:rsid w:val="00756C41"/>
     <w:rsid w:val="00765A18"/>
     <w:rsid w:val="00772E62"/>
     <w:rsid w:val="007733BC"/>
     <w:rsid w:val="0077404B"/>
     <w:rsid w:val="00774E24"/>
+    <w:rsid w:val="00775AD1"/>
     <w:rsid w:val="00776B65"/>
     <w:rsid w:val="00777671"/>
     <w:rsid w:val="00787139"/>
     <w:rsid w:val="0079040B"/>
     <w:rsid w:val="007A669A"/>
     <w:rsid w:val="007B02DA"/>
     <w:rsid w:val="007D40BF"/>
     <w:rsid w:val="007E4239"/>
     <w:rsid w:val="007F391E"/>
     <w:rsid w:val="00801592"/>
     <w:rsid w:val="0081469E"/>
     <w:rsid w:val="00814868"/>
     <w:rsid w:val="008160C6"/>
     <w:rsid w:val="00830E5F"/>
     <w:rsid w:val="00830EA0"/>
     <w:rsid w:val="00832CB2"/>
     <w:rsid w:val="00836C3A"/>
     <w:rsid w:val="00840EA0"/>
     <w:rsid w:val="00855319"/>
     <w:rsid w:val="00863A82"/>
     <w:rsid w:val="00866191"/>
     <w:rsid w:val="00874EDD"/>
     <w:rsid w:val="00877EAF"/>
     <w:rsid w:val="00884A8C"/>
     <w:rsid w:val="00890637"/>
     <w:rsid w:val="00891850"/>
     <w:rsid w:val="00896A75"/>
     <w:rsid w:val="00897B68"/>
+    <w:rsid w:val="008A1FCC"/>
     <w:rsid w:val="008A26EA"/>
+    <w:rsid w:val="008B3315"/>
     <w:rsid w:val="008B67DD"/>
     <w:rsid w:val="008B6E6F"/>
     <w:rsid w:val="008B754C"/>
     <w:rsid w:val="008C3016"/>
     <w:rsid w:val="008C62DB"/>
     <w:rsid w:val="008F01D4"/>
     <w:rsid w:val="00913247"/>
     <w:rsid w:val="00917917"/>
     <w:rsid w:val="009210C4"/>
     <w:rsid w:val="00921BD0"/>
     <w:rsid w:val="0092342E"/>
     <w:rsid w:val="00927183"/>
     <w:rsid w:val="009328CE"/>
     <w:rsid w:val="00936ADE"/>
     <w:rsid w:val="009411D8"/>
     <w:rsid w:val="00950F78"/>
     <w:rsid w:val="009545B3"/>
     <w:rsid w:val="00956150"/>
     <w:rsid w:val="009663F1"/>
     <w:rsid w:val="00967F6D"/>
     <w:rsid w:val="0097350C"/>
     <w:rsid w:val="00980213"/>
     <w:rsid w:val="00982561"/>
     <w:rsid w:val="009842DA"/>
-    <w:rsid w:val="009915A0"/>
     <w:rsid w:val="00991E3C"/>
     <w:rsid w:val="009A496D"/>
     <w:rsid w:val="009B1560"/>
     <w:rsid w:val="009B2198"/>
+    <w:rsid w:val="009B3256"/>
     <w:rsid w:val="009C2E47"/>
     <w:rsid w:val="009C4646"/>
     <w:rsid w:val="009C5BA6"/>
     <w:rsid w:val="009D4690"/>
     <w:rsid w:val="009E4074"/>
     <w:rsid w:val="009E5B19"/>
     <w:rsid w:val="009E6174"/>
     <w:rsid w:val="009E6703"/>
     <w:rsid w:val="00A02B7A"/>
     <w:rsid w:val="00A035CB"/>
     <w:rsid w:val="00A1387C"/>
     <w:rsid w:val="00A2310B"/>
     <w:rsid w:val="00A23D7C"/>
     <w:rsid w:val="00A26CE5"/>
     <w:rsid w:val="00A34F52"/>
     <w:rsid w:val="00A506FF"/>
+    <w:rsid w:val="00A61D8D"/>
     <w:rsid w:val="00A70EFB"/>
     <w:rsid w:val="00A74DA3"/>
     <w:rsid w:val="00A74EA2"/>
     <w:rsid w:val="00A74ED9"/>
     <w:rsid w:val="00A91360"/>
     <w:rsid w:val="00A92584"/>
     <w:rsid w:val="00A957F5"/>
     <w:rsid w:val="00A96466"/>
     <w:rsid w:val="00AA2148"/>
     <w:rsid w:val="00AD007E"/>
     <w:rsid w:val="00AD4979"/>
     <w:rsid w:val="00AE134E"/>
     <w:rsid w:val="00AE3FA6"/>
     <w:rsid w:val="00AE58D0"/>
     <w:rsid w:val="00AE7A3B"/>
     <w:rsid w:val="00AF42E8"/>
     <w:rsid w:val="00AF63C9"/>
     <w:rsid w:val="00B07BDB"/>
     <w:rsid w:val="00B10117"/>
     <w:rsid w:val="00B13E32"/>
-    <w:rsid w:val="00B26024"/>
     <w:rsid w:val="00B27B43"/>
     <w:rsid w:val="00B3740C"/>
     <w:rsid w:val="00B44901"/>
     <w:rsid w:val="00B46F9F"/>
     <w:rsid w:val="00B60E6B"/>
     <w:rsid w:val="00B62CF0"/>
     <w:rsid w:val="00B64C57"/>
     <w:rsid w:val="00B6562D"/>
     <w:rsid w:val="00B6650D"/>
     <w:rsid w:val="00B70102"/>
     <w:rsid w:val="00B70868"/>
     <w:rsid w:val="00B80B19"/>
     <w:rsid w:val="00B84C98"/>
     <w:rsid w:val="00B93677"/>
     <w:rsid w:val="00BA16B7"/>
     <w:rsid w:val="00BA23D8"/>
     <w:rsid w:val="00BA48C5"/>
     <w:rsid w:val="00BA4F9D"/>
     <w:rsid w:val="00BB3494"/>
     <w:rsid w:val="00BB40B6"/>
     <w:rsid w:val="00BC0F98"/>
     <w:rsid w:val="00BC6D80"/>
-    <w:rsid w:val="00BD3474"/>
     <w:rsid w:val="00BD59FA"/>
     <w:rsid w:val="00BD64AE"/>
     <w:rsid w:val="00BE2178"/>
     <w:rsid w:val="00C00C49"/>
     <w:rsid w:val="00C01C32"/>
+    <w:rsid w:val="00C02C87"/>
     <w:rsid w:val="00C055C2"/>
     <w:rsid w:val="00C174F3"/>
     <w:rsid w:val="00C24A40"/>
     <w:rsid w:val="00C35BB4"/>
     <w:rsid w:val="00C36C6B"/>
     <w:rsid w:val="00C4132D"/>
     <w:rsid w:val="00C43D2C"/>
     <w:rsid w:val="00C50961"/>
     <w:rsid w:val="00C543E8"/>
     <w:rsid w:val="00C622F4"/>
     <w:rsid w:val="00C6304F"/>
     <w:rsid w:val="00C64501"/>
     <w:rsid w:val="00C675DA"/>
     <w:rsid w:val="00C7133F"/>
     <w:rsid w:val="00C71F86"/>
     <w:rsid w:val="00C77316"/>
     <w:rsid w:val="00CA5369"/>
     <w:rsid w:val="00CA7699"/>
     <w:rsid w:val="00CB0628"/>
     <w:rsid w:val="00CB4DED"/>
     <w:rsid w:val="00CB6BC4"/>
     <w:rsid w:val="00CC1289"/>
     <w:rsid w:val="00CC5BD8"/>
     <w:rsid w:val="00CD0BA9"/>
     <w:rsid w:val="00CD6CCB"/>
+    <w:rsid w:val="00CD7329"/>
     <w:rsid w:val="00CD759B"/>
     <w:rsid w:val="00CD7AD1"/>
     <w:rsid w:val="00CE1A4D"/>
     <w:rsid w:val="00CE1BF1"/>
     <w:rsid w:val="00D0477F"/>
     <w:rsid w:val="00D219A3"/>
     <w:rsid w:val="00D2558D"/>
     <w:rsid w:val="00D25CF7"/>
     <w:rsid w:val="00D41934"/>
     <w:rsid w:val="00D42B77"/>
     <w:rsid w:val="00D54A40"/>
+    <w:rsid w:val="00D57D6D"/>
     <w:rsid w:val="00D848DC"/>
     <w:rsid w:val="00D85F94"/>
     <w:rsid w:val="00D929DE"/>
     <w:rsid w:val="00D956F4"/>
     <w:rsid w:val="00DB36A9"/>
     <w:rsid w:val="00DB41CC"/>
     <w:rsid w:val="00DB621C"/>
     <w:rsid w:val="00DC46E9"/>
     <w:rsid w:val="00DC61DE"/>
     <w:rsid w:val="00DC79CB"/>
     <w:rsid w:val="00DE3E83"/>
     <w:rsid w:val="00DE797F"/>
     <w:rsid w:val="00DF0AB7"/>
     <w:rsid w:val="00DF3E44"/>
     <w:rsid w:val="00E02125"/>
     <w:rsid w:val="00E03B00"/>
     <w:rsid w:val="00E14DC5"/>
     <w:rsid w:val="00E325E9"/>
     <w:rsid w:val="00E37E67"/>
     <w:rsid w:val="00E41C05"/>
     <w:rsid w:val="00E4284B"/>
     <w:rsid w:val="00E56893"/>
     <w:rsid w:val="00E66F49"/>
     <w:rsid w:val="00E7040C"/>
     <w:rsid w:val="00E75AD9"/>
     <w:rsid w:val="00E87785"/>
     <w:rsid w:val="00E92D9D"/>
     <w:rsid w:val="00E92F38"/>
     <w:rsid w:val="00EA165C"/>
     <w:rsid w:val="00EA5E41"/>
     <w:rsid w:val="00EB348B"/>
     <w:rsid w:val="00EC06B8"/>
     <w:rsid w:val="00EC14D2"/>
     <w:rsid w:val="00EC350D"/>
     <w:rsid w:val="00EC6A82"/>
     <w:rsid w:val="00ED28E2"/>
     <w:rsid w:val="00EE20CD"/>
     <w:rsid w:val="00EF152D"/>
     <w:rsid w:val="00EF77A6"/>
     <w:rsid w:val="00F016AE"/>
     <w:rsid w:val="00F04D36"/>
     <w:rsid w:val="00F13856"/>
     <w:rsid w:val="00F262A0"/>
+    <w:rsid w:val="00F305D9"/>
     <w:rsid w:val="00F319BA"/>
     <w:rsid w:val="00F3480C"/>
     <w:rsid w:val="00F378D7"/>
     <w:rsid w:val="00F41DB3"/>
     <w:rsid w:val="00F42A7E"/>
     <w:rsid w:val="00F45948"/>
     <w:rsid w:val="00F53DC9"/>
     <w:rsid w:val="00F544D5"/>
     <w:rsid w:val="00F56410"/>
     <w:rsid w:val="00F61364"/>
     <w:rsid w:val="00F63405"/>
     <w:rsid w:val="00F64C88"/>
     <w:rsid w:val="00F65094"/>
     <w:rsid w:val="00F67561"/>
     <w:rsid w:val="00F703BF"/>
     <w:rsid w:val="00F77E2A"/>
     <w:rsid w:val="00F926D7"/>
     <w:rsid w:val="00F976C1"/>
     <w:rsid w:val="00FA23F0"/>
     <w:rsid w:val="00FD4124"/>
     <w:rsid w:val="00FE7043"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -12058,74 +13148,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MP_UserTags xmlns="a9715436-75b1-4fec-b793-c4a6912dcea6" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <MP_InheritedTags xmlns="a9715436-75b1-4fec-b793-c4a6912dcea6">((MC16)(MC1))((MC201)(MC142)(MC12))((MC5359)(MC44)(MC5))</MP_InheritedTags>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A520E66EB6CC9E4B86BEF3E3FBB94271" ma:contentTypeVersion="3" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d301bbf4b7b0740bd86228c03336d01e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a9715436-75b1-4fec-b793-c4a6912dcea6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42b98b3d84afe84b1d39226e38b35a7a" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a9715436-75b1-4fec-b793-c4a6912dcea6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:MP_UserTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MP_InheritedTags" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Geplantes Startdatum" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
@@ -12230,132 +13316,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD04445D-D0E7-42FF-B929-E29AFE838881}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a9715436-75b1-4fec-b793-c4a6912dcea6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D233E814-4B54-4796-8BD9-DA21DEAD1860}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55C8AAD6-489C-4F1E-9AA8-6AC87CCFF165}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a9715436-75b1-4fec-b793-c4a6912dcea6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9A44B7-93A3-4D66-B793-DF292D8F81A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{4bad0d50-9cbb-471c-bae7-38b20ec0f1f9}" enabled="1" method="Standard" siteId="{35aa8c5b-ac0a-4b15-9788-ff6dfa22901f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>486</Words>
-  <Characters>3062</Characters>
+  <Words>352</Words>
+  <Characters>2223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3541</CharactersWithSpaces>
+  <CharactersWithSpaces>2570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krasniqi, Bledar-GMZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>5e11274c,608a2f7a,79187ae4</vt:lpwstr>